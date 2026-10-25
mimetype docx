--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a1adb5b" w14:textId="a1adb5b">
+    <w:p w14:paraId="7877ce5" w14:textId="7877ce5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе, Қарағанды және Павлодар облыстарында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 17 сәуірдегі № 141 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 30 сәуірдегі № 233/НҚ бірлескен бұйрығы</w:t>
+        <w:t>Ақтөбе, Қарағанды, Павлодар облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 17 сәуірдегі № 141 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 30 сәуірдегі № 233/НҚ бірлескен бұйрығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бірлескен бұйрықтың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -258,414 +306,598 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Ақтөбе, Қарағанды және Павлодар облыстарында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жоба (бұдан әрі - пилоттық жоба) іске қосылсын.</w:t>
+      1. Ақтөбе, Қарағанды, Павлодар облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобасы (бұдан әрі - пилоттық жоба) іске қосылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
-[...15 lines deleted...]
-      Пилоттық жобаны жүргізу субъектілері ретінде Ақтөбе (келісім бойынша), Қарағанды (келісім бойынша) және Павлодар (келісім бойынша) облыстарының жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармалары, Ақтөбе (келісім бойынша), Қарағанды (келісім бойынша) және Павлодар (келісім бойынша) облыстарының қалалық, аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімдері айқындалсын.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилоттық жобаны жүргізу субъектілері ретінде Ақтөбе (келісім бойынша), Қарағанды (келісім бойынша) және Павлодар (келісім бойынша) облыстарының жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармалары, Алматы қаласының жұмыспен қамту және әлеуметтік бағдарламалар басқармасы (келісім бойынша), Ақтөбе (келісім бойынша), Қарағанды (келісім бойынша) және Павлодар (келісім бойынша) облыстарының қалалық, аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімдері айқындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы бірлескен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қосымшаға сәйкес Ақтөбе, Қарағанды, Павлодар облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритмі (бұдан әрі – алгоритм) бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Ақтөбе, Қарағанды және Павлодар облыстарының аумағында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритмі (бұдан әрі – алгоритм) бекітілсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ақтөбе, Қарағанды, Павлодар облыстарының және Алматы қаласының әкімдіктері пилоттық жобаны іске асыру жөнінде шаралар қабылдасын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Еңбек ресурстарын дамыту орталығы" акционерлік қоғамы (бұдан әрі – ЕРДО) пилоттық жобаны әдіснамалық және техникалық қолдауды, цифрлық жүйелердің үздіксіз жұмыс істеуін, Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, сондай-ақ Қазақстан Республикасының дербес деректер және оларды қорғау саласындағы заңнамасының сақталуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Әлеуметтік қорғау саласын дамытудың ұлттық ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – ҰҒО):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Әлеуметтік қорғау саласын дамытудың ұлттық ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – ҰҒО):</w:t>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пилоттық жобаны іске асыру өңірлерінде алгоритмге сәйкес пилоттық жобаны әдіснамалық сүйемелдеуді, техникалық көмекші (орнын толтырушы ) құралдармен, арнаулы жүріп-тұру құралдарына және басқа да іс-шараларға әлеуметтік-техникалық сараптаманы ұйымдастыруды, жүргізуді қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
-[...15 lines deleted...]
-      1) пилоттық жобаны іске асыру өңірлерінде алгоритмге сәйкес пилоттық жобаны әдіснамалық сүйемелдеуді, техникалық көмекші (орнын толтырушы ) құралдармен, арнаулы жүріп-тұру құралдарына және басқа да іс-шараларға әлеуметтік-техникалық сараптаманы ұйымдастыруды, жүргізуді қамтамасыз етсін;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пилоттық жоба аяқталғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігін пилоттық жобаның нәтижелері туралы оны жетілдіру жөніндегі ұсыныстармен (бар болса) және қорытындылармен, сондай-ақ әлеуметтік-техникалық сараптаманың қорытындысына сәйкес мүгедектігі бар адамның техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұру құралдарына жеке қажеттіліктерін айқындауды ескере отырып, абилитациялаудың және оңалтудың жеке бағдарламасын әзірлеу бөлігінде медициналық-әлеуметтік сараптаманың әлеуметтік-техникалық сараптамамен өзара іс-қимыл тетігі бойынша хабардар етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
-[...15 lines deleted...]
-      2) пилоттық жоба аяқталғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігін пилоттық жобаның нәтижелері туралы оны жетілдіру жөніндегі ұсыныстармен (бар болса) және қорытындылармен, сондай-ақ әлеуметтік-техникалық сараптаманың қорытындысына сәйкес мүгедектігі бар адамның техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұру құралдарына жеке қажеттіліктерін айқындауды ескере отырып, абилитациялаудың және оңалтудың жеке бағдарламасын әзірлеу бөлігінде медициналық-әлеуметтік сараптаманың әлеуметтік-техникалық сараптамамен өзара іс-қимыл тетігі бойынша хабардар етсін.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі - Комитет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі - Комитет):</w:t>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пилоттық жобаны іске асыруды және жүргізудің ай сайынғы мониторингін жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
-[...15 lines deleted...]
-      1) пилоттық жобаны іске асыруды және жүргізудің ай сайынғы мониторингін жүргізуді;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пилоттық жобаны ЕРДО және ҰҒО-мен бірлесіп әдіснамалық және консультациялық сүйемелдеуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
-[...15 lines deleted...]
-      2) пилоттық жобаны ЕРДО және ҰҒО-мен бірлесіп әдіснамалық және консультациялық сүйемелдеуді қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Инклюзия департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Инклюзия департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бірлескен бұйрықтың көшірмесін Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін бірлескен бұйрыққа қол қойылған күннен бастап бес жұмыс күні ішінде "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      1) осы бірлескен бұйрықтың көшірмесін Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін бірлескен бұйрыққа қол қойылған күннен бастап бес жұмыс күні ішінде "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бірлескен бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      2) осы бірлескен бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі пилоттық жобаның қорытындысы бойынша "Мүгедектігі бар адамдарға протездік-ортопедиялық көмекпен қамтамасыз етуге құжаттарды ресімдеу", "Мүгедектігі бар адамдарға техникалық қосымша (компенсаторлық) құралдармен қамтамасыз етуге құжаттарды ресімдеу" және "Мүгедектігі бар адамдарды жүріп-тұрудың арнайы құралдарымен қамтамасыз етуге құжаттарды ресімдеу" мемлекеттік көрсетілетін қызметтердің тиісті кіші түрлерін мемлекеттік көрсетілетін қызметтер тізіліміне енгізу жөнінде ұсыныстар енгізсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне және жетекшілік ететін Қазақстан Республикасының Жасанды интеллект және цифрлық даму вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң күшіне енеді және 12 (он екі) ай ішінде қолданыста болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -904,170 +1136,170 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________ Ж. Мадиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтөбе облысының әкімі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      Ақтөбе облысының әкімі</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағанды облысының әкімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      "КЕЛІСІЛДІ"</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысының әкімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1263,187 +1495,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 141 бірлескен бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақтөбе, Қарағанды және Павлодар облыстарында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритмі</w:t>
+        <w:t xml:space="preserve"> Ақтөбе, Қарағанды, Павлодар облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритмі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Ақтөбе, Қарағанды, Павлодар облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритмі (бұдан әрі – Алгоритм) мүгедектігі бар адамдарға жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен (бұдан әрі - ОТҚ) қамтамасыз ету бойынша өтеусіз пайдалану жағдайын және қайтару тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Алгоритмнің 1-қосымшасына сәйкес өтеусіз пайдалануға және қайтарылуға жататын ОТҚ тізбесі Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 284 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізілімінде № 32984 болып тіркелген) бекітілген Мүгедектігі бар адамдарға берілетін техникалық көмекші (орнын толтырушы) құралдардың, арнаулы жүріп-тұру құралдарының және көрсетілетін қызметтердің сыныптауышының негізінде қалыптастырылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Алгоритмде, ұғымдар мен терминдер "Қазақстан Республикасының Әлеуметтік кодексі" 2023 жылғы 20 сәуірдегі № 224-VII ЗРК Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және өзге де нормативтік құқықтық актілерде қай мағынада қолданылған болса, сол мағынада пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мүгедектігі бар адамдарды ОТҚ қамтамасыз ету осы Алгоритмнің 2-қосымшасына сәйкес нысан бойынша техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен беруге арналған өтініш (бұдан әрі – өтініш) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 287 (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізілімінде № 32993 болып тіркелген, бұдан әрі – № 287 бұйрық) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1458,1277 +1797,1399 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес мүгедектігі бар адамдарды протездік-ортопедиялық көмекпен, техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен, оларды ауыстыру мерзімдерін қоса алғанда, қамтамасыз ету қағидаларына сәйкес (бұдан әрі – АОЖБ) ОТҚ, осы Алгоритмнің (бұдан әрі – өтініш) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен және мүгедектігі бар адамдарды абилитациялау және оңалту бағдарламасының әлеуметтік бөлігін өтеусіз пайдалану және қайтару шарттарында беруге арналған өтініш (бұдан әрі – өтініш) негізінде мемлекеттік бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Алгоритмде көзделген іс-шараларды іске асыру мақсатында үшінші тараптарды – заңды тұлғаларды, дара кәсіпкерлерді және өзге де ұйымдарды қоғамдық негізде тартуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      5. Осы Алгоритмде көзделген іс-шараларды іске асыру мақсатында үшінші тараптарды – заңды тұлғаларды, дара кәсіпкерлерді және өзге де ұйымдарды қоғамдық негізде тартуға жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші тұлғаларды тарту жобаны ұйымдастырушы тарапынан қаржылық міндеттемелерсіз жасалатын ынтымақтастық туралы меморандум негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      Үшінші тұлғаларды тарту жобаны ұйымдастырушы тарапынан қаржылық міндеттемелерсіз жасалатын ынтымақтастық туралы меморандум негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мүгедектігі бар адамдарға берілетін жеке техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұру құралдарына әлеуметтік-техникалық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мүгедектігі бар адамдарға берілетін жеке техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұру құралдарына әлеуметтік-техникалық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ОТҚ әлеуметтік-техникалық сараптаманы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Әлеуметтік қорғау саласын дамытудың ұлттық ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны құрған Әлеуметтік-техникалық сараптама комиссиясы (бұдан әрі – Комиссия) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік-техникалық сараптама (бұдан әрі – ӘТС) объективтілік, құзыреттілік, жан-жақтылық, сенімділік қағидаттарында мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамның өмір сүру сапасын және дербестік деңгейін жақсарту үшін ОТҚ қолданудың тиімділігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылатын оңалту құралдарын жақсарту немесе ауыстыру бойынша ұсыныстар әзірлеу арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ОТҚ мерзімінен бұрын ауыстыру туралы мәселені шешу үшін мүгедектігі бар адамның дербес өтініші негізінде ӘТС жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
-[...99 lines deleted...]
-      8. ОТҚ мерзімінен бұрын ауыстыру туралы мәселені шешу үшін мүгедектігі бар адамның дербес өтініші негізінде ӘТС жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> 2-Параграф. Мүгедектігі бар адамдарға берілетін жеке техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұру құралдарына әлеуметтік-техникалық сараптама жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-Параграф. Мүгедектігі бар адамдарға берілетін жеке техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұру құралдарына әлеуметтік-техникалық сараптама жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мобильді азаматтар базасында өтініш берушінің абоненттік нөмірі туралы мәліметтер болған кезде, оның абоненттік құрылғысына "Е-Собес" автоматтандырылған цифрлық жүйесімен (бұдан әрі – "Е-Собес" АЦЖ) осы Алгоритмнің 3-қосымшасына сәйкес комиссияға хабарласу қажеттілігі туралы смс-хабарлама:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      9. Мобильді азаматтар базасында өтініш берушінің абоненттік нөмірі туралы мәліметтер болған кезде, оның абоненттік құрылғысына "Е-Собес" автоматтандырылған цифрлық жүйесімен (бұдан әрі – "Е-Собес" АЦЖ) осы Алгоритмнің 3-қосымшасына сәйкес комиссияға хабарласу қажеттілігі туралы смс-хабарлама:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ пайдаланудың белгіленген мерзімі өткенге дейін үш ай бұрын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      ОТҚ пайдаланудың белгіленген мерзімі өткенге дейін үш ай бұрын;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамды АОЖБ сәйкес қажеттi техникалық және оңалту құрал-жабдықтарымен қамтамасыз ету үшiн қаржыландыру болмаған кезде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      мүгедектігі бар адамды АОЖБ сәйкес қажеттi техникалық және оңалту құрал-жабдықтарымен қамтамасыз ету үшiн қаржыландыру болмаған кезде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мүгедектігі бар адам комиссияға жүгінген кезде ӘТС өткізу орны, күні және уақыты туралы мәселе шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      10. Мүгедектігі бар адам комиссияға жүгінген кезде ӘТС өткізу орны, күні және уақыты туралы мәселе шешіледі.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘТС Комиссия орналасқан жерде немесе мүгедектігі бар адамның үйіне бару арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      ӘТС Комиссия орналасқан жерде немесе мүгедектігі бар адамның үйіне бару арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссия функционалдық жарамдылығын, техникалық жай-күйін талдауды, ақауларды анықтауды, эргономиканы, ОТҚ қауіпсіздігін, сондай-ақ мүгедектігі бар адам жүгінген күннен бастап 7 жеті жұмыс қүнінен аспайтын мерзімде оны пайдаланушының күнделікті өміріне әлеуметтік әсері мен ықпалдасу дәрежесін қамтитын мүгедектігі бар адамның жеке қажеттіліктеріне ОТҚ сәйкестігін кешенді бағалау негізінде ӘТС жүргізеді және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      11. Комиссия функционалдық жарамдылығын, техникалық жай-күйін талдауды, ақауларды анықтауды, эргономиканы, ОТҚ қауіпсіздігін, сондай-ақ мүгедектігі бар адам жүгінген күннен бастап 7 жеті жұмыс қүнінен аспайтын мерзімде оны пайдаланушының күнделікті өміріне әлеуметтік әсері мен ықпалдасу дәрежесін қамтитын мүгедектігі бар адамның жеке қажеттіліктеріне ОТҚ сәйкестігін кешенді бағалау негізінде ӘТС жүргізеді және:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ қамтамасыз ету қажеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      ОТҚ қамтамасыз ету қажеттілігі;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ жөндеу қажеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      ОТҚ жөндеу қажеттілігі;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ мерзіміне қарай немесе қызмет ету мерзімі өткенге дейін ауыстыру қажеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      ОТҚ мерзіміне қарай немесе қызмет ету мерзімі өткенге дейін ауыстыру қажеттілігі;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жыл сайынғы ӘТС өтетін ОТҚ одан әрі пайдалану мүмкіндігі туралы қорытынды шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      жыл сайынғы ӘТС өтетін ОТҚ одан әрі пайдалану мүмкіндігі туралы қорытынды шығарады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссия шешім қабылдау кезінде мынадай өлшемшарттарды басшылыққа алады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      12. Комиссия шешім қабылдау кезінде мынадай өлшемшарттарды басшылыққа алады:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ анықталған ақауларының сандық және сапалық құрамы, сондай-ақ олардың ОТҚ жұмыс істеу жағдайына және мүгедектігі бар адамның өміріндегі тұрақты шектеулердің орнын толтыру немесе жою бойынша ОТҚ функцияларын орындауға әсері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      ОТҚ анықталған ақауларының сандық және сапалық құрамы, сондай-ақ олардың ОТҚ жұмыс істеу жағдайына және мүгедектігі бар адамның өміріндегі тұрақты шектеулердің орнын толтыру немесе жою бойынша ОТҚ функцияларын орындауға әсері;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ өндіруші (өнім беруші) белгілеген (көрсететін) функционалдық, техникалық, сапалық және пайдалану сипаттамаларына сәйкестігі (сәйкес келмеуі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      ОТҚ өндіруші (өнім беруші) белгілеген (көрсететін) функционалдық, техникалық, сапалық және пайдалану сипаттамаларына сәйкестігі (сәйкес келмеуі);</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адам әлеуметтік қызметтер порталы арқылы сатып алған тауарлардың және (немесе) көрсетілетін қызметтердің құнына өтемақы ретінде ұсынылатын кепілдік берілген соманың (бұдан әрі – кепілдік сома) құнымен салыстырғанда техникалық құралдарды жөндеуге жұмсалған шығындар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      мүгедектігі бар адам әлеуметтік қызметтер порталы арқылы сатып алған тауарлардың және (немесе) көрсетілетін қызметтердің құнына өтемақы ретінде ұсынылатын кепілдік берілген соманың (бұдан әрі – кепілдік сома) құнымен салыстырғанда техникалық құралдарды жөндеуге жұмсалған шығындар;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамның антропометриялық деректерін сақтау (өзгерту).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      мүгедектігі бар адамның антропометриялық деректерін сақтау (өзгерту).</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Комиссияның ОТҚ жөндеу қажеттілігі туралы шешімі мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      13. Комиссияның ОТҚ жөндеу қажеттілігі туралы шешімі мынадай:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамның тыныс-тіршілігінің тұрақты шектеулерін өтеу немесе жою жөніндегі функцияларды орындауға, оның жұмыс қабілеттілігінің жай-күйіне әсер ететін ақауларды анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      мүгедектігі бар адамның тыныс-тіршілігінің тұрақты шектеулерін өтеу немесе жою жөніндегі функцияларды орындауға, оның жұмыс қабілеттілігінің жай-күйіне әсер ететін ақауларды анықтау;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ функционалдық, техникалық, сапалық және пайдалану сипаттамаларына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      ОТҚ функционалдық, техникалық, сапалық және пайдалану сипаттамаларына сәйкес келмеуі;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы кезеңдегі ОТҚ кепілдік берілген құнының жартысынан төмен жөндеу құнын анықтау жағдайларында қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      ағымдағы кезеңдегі ОТҚ кепілдік берілген құнының жартысынан төмен жөндеу құнын анықтау жағдайларында қабылданады.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ОТҚ белгіленген мерзімде немесе пайдалану мерзімі өткенге дейін ауыстыру қажеттілігі туралы Комиссияның шешімі мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      14. ОТҚ белгіленген мерзімде немесе пайдалану мерзімі өткенге дейін ауыстыру қажеттілігі туралы Комиссияның шешімі мынадай:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Алгоритмнің 12-тармағында көрсетілген ақауларды және (немесе) сәйкессіздіктерді анықтаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      осы Алгоритмнің 12-тармағында көрсетілген ақауларды және (немесе) сәйкессіздіктерді анықтаған;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы кезеңдегі ОТҚ кепілдік берілген құнының жартысынан құны асқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      ағымдағы кезеңдегі ОТҚ кепілдік берілген құнының жартысынан құны асқан;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ-ны одан әрі пайдалану мүмкін еместігіне әкеп соққан мүгедектігі бар адамның антропометриялық деректері өзгерген жағдайда қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. ӘТС нәтижелері бойынша осы Алгоритмге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік-техникалық сараптаманың қорытындысы (бұдан әрі - ӘТС қорытындысы) беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Электрондық құжат нысанындағы ӘТС қорытындысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің цифрлық жүйесіне жіберіледі және мүгедектігі бар адамға қағаз жеткізгіште беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...15 lines deleted...]
-      16. Электрондық құжат нысанындағы ӘТС қорытындысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің цифрлық жүйесіне жіберіледі және мүгедектігі бар адамға қағаз жеткізгіште беріледі.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-бөлім. Әлеуметтік-техникалық сараптама комиссиясы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комиссия құрамына кемінде 7 адам кіреді және Қазақстан Республикасының білім беру саласындағы заңнамасы бойынша сараптамалық бағалау жүргізу үшін қажетті білімі мен тәжірибесі бар халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның өкілдерінен, медициналық-әлеуметтік сараптамадан өтуге ұсынылғандарға ұқсас техникалық құралдарды (өнімдерді) өндіру және өндіру саласындағы мамандардан, медициналық және (немесе) техникалық білімі және (немесе) біліктілігі туралы құжаттармен расталған және (немесе) біліктілік туралы құжаттармен расталған мамандардан құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Арнайы білімді талап ететін жекелеген жағдайларда, оның ішінде медициналық қызмет саласында Комиссия құрамына медициналық ұйымдардың, қызмет көрсететін ұйымдардың мамандары, консультанттар, сараптамалық бағалау жүргізу үшін қажетті салаларда арнайы білімі бар сарапшылар енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссия төрағасы (ол болмаған жағдайда Комиссия төрағасының орынбасары):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия қызметіне жалпы басшылықты жүзеге асырады және оның жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырыстарын өткізу күндерін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия хатшысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік-техникалық сараптама нәтижелері бойынша Комиссия отырыстарының хаттамаларын (бұдан әрі – хаттама) ресімдейді және оларды Комиссия мүшелеріне қол қоюға ұсынуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хаттамаларды жүргізеді, жинақтайды және сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘТС қорытындысын жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комиссия отырысы Комиссия мүшелерінің кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-бөлім. Әлеуметтік-техникалық сараптама комиссиясы</w:t>
-[...219 lines deleted...]
-      21. Комиссия отырысы Комиссия мүшелерінің кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мүгедектігі бар адамдарға берілетін жеке техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұруқұралдарын ауақытша өтеусіз пайдалану шарттарында қамтамасыз ету ерекшеліктері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қалалық басқармалар, жұмыспен қамту бөлімдері мүгедектігі бар адамдарға ОТҚ ауыстырудың белгіленген мерзімі өткеннен кейін өтеусіз пайдалану және қайтару, жөндеу, мерзімінен бұрын ауыстыру немесе ауыстыру, қайтару немесе одан әрі пайдалану тәртібі туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қайтару шарттарында ОТҚ өтеусіз пайдалану оларды ауыстыру шарттарын ескере отырып, "Е-Собес" АЦЖ-да тіркелген өтінішке сәйкес АОЖБ іс-шарасын іске асыру кезеңінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мүгедектігі бар адамдарға берілетін жеке техникалық көмекші (орнын толтырушы) құралдарға, арнаулы жүріп-тұруқұралдарын ауақытша өтеусіз пайдалану шарттарында қамтамасыз ету ерекшеліктері.</w:t>
-[...39 lines deleted...]
-      23. Қайтару шарттарында ОТҚ өтеусіз пайдалану оларды ауыстыру шарттарын ескере отырып, "Е-Собес" АЦЖ-да тіркелген өтінішке сәйкес АОЖБ іс-шарасын іске асыру кезеңінде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Жеке техникалық көмекші (орнын толтырушы) құралдарды, арнаулы жүріп-тұру құралдарын ауыстыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Жеке техникалық көмекші (орнын толтырушы) құралдарды, арнаулы жүріп-тұру құралдарын ауыстыру.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ОТҚ ауыстыру (мерзімінен бұрын ауыстыру) ОТҚ техникалық жай-күйі туралы ӘТС қорытындысы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
-[...15 lines deleted...]
-      24. ОТҚ ауыстыру (мерзімінен бұрын ауыстыру) ОТҚ техникалық жай-күйі туралы ӘТС қорытындысы негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық оңалту құралын пайдаланудың қалған мерзіміне ҰҒО мүгедектігі бар адамға қажетті ОТҚ, пайдаланылған ОТҚ жалға беру пунктінен (бұдан әрі – жалға беру пункті) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыстыру туралы шешім қабылданған кезде осы Алгоритмге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1–7, 33–44-тармақтарында көрсетілген ОТҚ ауыстыру мерзімі аяқталмаған жағдайда, жалға беру пунктінде қажетті техникалық көлік құралы болмаған жағдайда, мерзімінен бұрын ауыстыруға әлеуметтік қызметтер порталы арқылы немесе № 228 бұйрыққа сәйкес мемлекеттік сатып алу арқылы жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Бұрын пайдаланылған ОТҚ ауыстыру кезінде техникалық құралдарды мүгедектігі бар адамдар ҰҒО-ға қайтаруы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мүгедектігі бар адам қайтыс болған жағдайда, осы Алгоритмге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23, 45–46-тармақтарында көрсетілген ОТҚ қоспағанда, қайтыс болған адамды жерлеуді ұйымдастыруды өз мойнына алған тұлғалар (жеке және заңды тұлғаларды қоспағанда) үш ай ішінде ҰҒО-ға (оның филиалдарына) қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мүгедектігі бар адам немесе оның заңды өкілі ОТҚ өз бетінше алуға немесе қайтаруға мүмкіндігі болмаған жағдайда, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары ОТҚ-ны оның тұрғылықты жеріне немесе тұратын жеріне жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
-[...15 lines deleted...]
-      26. Мүгедектігі бар адам немесе оның заңды өкілі ОТҚ өз бетінше алуға немесе қайтаруға мүмкіндігі болмаған жағдайда, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары ОТҚ-ны оның тұрғылықты жеріне немесе тұратын жеріне жеткізуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жеке техникалық көмекші (орнын толтырушы) құралдарды және арнаулы жүріп-тұру құралдарын жөндеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. ОТҚ жұмыс істеу кезеңінде осы Алгоритмге 1-қосымшаның 1-7, 20, 21 және 32-44-тармақтарында көрсетілген ОТҚ-ға жөндеу бойынша қызметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z382" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2027 жылғы 1 қаңтардан бастап жөндеу бойынша қызметтер осы Алгоритмнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген барлық ОТҚ бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 29 тамыздағы № 502/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң күшіне енеді) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. ОТҚ жөндеу қажеттілігі туралы шешім техникалық сараптама комиссиясының қорытындысы негізінде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2881,54 +3342,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Осы Алгоритмге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 33–44-тармақтарында ОТҚ жөндеу кезінде ҰҒО мүгедектігі бар адамға ОТҚ жалға беру пунктінен береді.</w:t>
+        <w:t xml:space="preserve"> 1-7 және 33-44-тармақтарында көрсетілген ОТҚ жөндеу кезінде ҰҒО мүгедектігі бар адамға ОТҚ жалға беру пунктінен береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 29 тамыздағы № 502/НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң күшіне енеді) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. ҰҒО сервистік орталықтардан жөнделген ОТҚ келіп түскен күннен бастап үш жұмыс күні ішінде мүгедектігі бар адамның абоненттік құрылғысына смс-хабарлама жіберу арқылы ОТҚ алу қажеттілігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3160,381 +3683,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Ақтөбе, Қарағанды, Павлодар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министрінің</w:t>
+              <w:t>облыстары мен Алматы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары – Жасанды</w:t>
+              <w:t>қаласында мүгедектігі бар адамдарға өтеусіз пайдалану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>интеллект және цифрлық даму</w:t>
+              <w:t>және қайтару шарттарымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрі</w:t>
-[...259 lines deleted...]
-              <w:t>алгоритміне</w:t>
+              <w:t>берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уақытша өтеусіз пайдалануға жататын жеке техникалық көмекші (орнын толтырушы) құралдардың және арнаулы жүріп-тұру құралдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7630,367 +7931,215 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Ақтөбе, Қарағанды, Павлодар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министрінің</w:t>
+              <w:t>облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары –</w:t>
+              <w:t>және қайтару шарттарымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жасанды интеллект және</w:t>
+              <w:t>берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаныіске асыру алгоритміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық даму министрі</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-            <w:r>
-[...157 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жергілікті атқарушы органның</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -9387,342 +9536,120 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Ақтөбе, Қарағанды, Павлодар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министрінің орынбасары –</w:t>
+              <w:t>облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жасанды интеллект және</w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t>3-қосымша</w:t>
-            </w:r>
-[...141 lines deleted...]
-              <w:t>3-қосымша.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z160" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті _________________________________!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z161" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9836,338 +9763,189 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Ақтөбе, Қарағанды, Павлодар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министрінің орынбасары –</w:t>
+              <w:t>облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жасанды интеллект және</w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-            <w:r>
-[...141 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
@@ -11358,355 +11136,120 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Ақтөбе, Қарағанды, Павлодар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министрінің орынбасары –</w:t>
-[...272 lines deleted...]
-              <w:t>жобаны іске асыру алгоритміне</w:t>
+              <w:t>облыстары мен Алматы қаласында мүгедектігі бар адамдарға өтеусіз пайдалану және қайтару шарттарымен берілетін жеке техникалық көмекші (орнын толтырушы) құралдармен, арнаулы жүріп-тұру құралдарымен қамтамасыз ету бойынша пилоттық жобаны іске асыру алгоритміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.09.2026 № 560/НҚ (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 24.05.2027 дейін қолданылады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z216" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке техникалық көмекші (орнын толтырушы) құралдарды, арнаулы жүріп-тұру құралдарын жалға беру пункті туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -18816,55 +18359,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>