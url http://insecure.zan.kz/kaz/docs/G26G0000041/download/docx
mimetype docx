--- v0 (2026-03-13)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="252a7ee" w14:textId="252a7ee">
+    <w:p w14:paraId="9461355" w14:textId="9461355">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру немесе ұзарту" мемлекеттік көрсетілетін қызметтері бойынша пилоттық жобаны іске қосу және іске асыру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 30 қаңтардағы № 41, Қазақстан Республикасы Ішкі істер министрінің 2026 жылғы 30 қаңтардағы № 60 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 30 қаңтардағы № 47 бірлескен бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 30 қаңтардағы № 41, Қазақстан Республикасы Ішкі істер министрінің 2026 жылғы 30 қаңтардағы № 60 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 30 қаңтардағы № 47 бірлескен бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1799,51 +1799,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасында тұрақты тұру үшін көшіп келушілердің әлеуетті өлшемшарттық бағалаудан өткені туралы хабарлама – көшіп келудің әлеуетті өлшемшарттық бағалау жүйесінен өту нәтижелері негізінде қабылданатын, "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік көрсетілетін қызметтерін одан әрі алуға жіберу не жіберуден бас тарту туралы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның құжаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын облыстың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органы;</w:t>
+      4) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын, Қазақстан Республикасының Үкіметі бекіткен Қазақстан Республикасына тұрақты тұруға келетін көшіп келушілерді қоныстандыруға арналған өңірлердің жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көші-қон қызметі бөлімінің (бөлімшесі, тобы) қызметкері (бұдан әрі – КҚҚ қызметкері) – Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы өтініштерді өңдеу мен қарауды жүзеге асыратын облыстардың, республикалық маңызы бар қалалардың және астананың Полиция департаменттерінің көші-қон қызметі бөлімшелерінің лауазымды тұлғасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
@@ -1903,50 +1903,112 @@
         <w:t>
       8) "migration.enbek.kz" көші-қон процестері порталы (бұдан әрі – портал) – көшіп қонушыларды есепке алуды, олардың қозғалысын, сондай-ақ көші-қон саласындағы қызметтердің ұсынылуына мониторинг жүргізуді қамтамасыз ететін "Электрондық еңбек биржасы" (enbek.kz) цифрлық экожүйесінің кіші жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының шет елдердегі мекемелері – Қазақстан Республикасының шет елдердегі дипломатиялық және оларға теңестірілген өкілдіктері, сондай-ақ консулдық мекемелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалар еңбек қызметін жүзеге асыру, бизнес-иммиграция, инвестициялық және туристік қызмет, білім алу, сондай-ақ гуманитарлық және саяси себептер бойынша Қазақстан Республикасына келетін шетелдіктер мен азаматтығы жоқ адамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2237,166 +2299,234 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚАЗТЕСТ тестілеуінен өту кезінде есту, көру, тірек-қимыл аппараты функциялары бұзылған, сондай-ақ қозғалу мүмкіндігі шектеулі адамдарға жеке көмекшінің немесе ымдау тілі маманының көмегін пайдалануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Тестілеу нәтижелері тестілеу өткізілген күннен және прокторинг жүйесі арқылы тексеру толық аяқталғаннан кейін 3 (үш) жұмыс күні ішінде ұсынылады.</w:t>
+      6. ҚАЗТЕСТ жүйесі бойынша онлайн-диагностикалық тестілеу нәтижелері тестілеу өткізілген күннен бастап және прокторинг жүйесін қолдану арқылы тексеру аяқталғаннан кейін 3 (үш) жұмыс күні ішінде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Белгілі бір деңгейдегі онлайн-диагностикалық тестілеуі бойынша сертификатты алу үшін әр блок бойынша 30%-дан 100%-ға дейінгі аралықта дұрыс жауаптардың пайыздық шекті балын жинау қажет. Бұл ретте қазақ тілін А1 (қарапайым) деңгейінде меңгергенін растайтын онлайн-диагностикалық тестілеуі бойынша сертификат алу үшін әр блок бойынша 30%-дан 40%-ға дейінгі нәтижеге қол жеткізу талап етіледі. </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес онлайн-диагностикалық тестілеуі бойынша сертификат беріледі. Ал шекті көрсеткішіне қол жеткізе алмаған тұлғаларға осы Қағидаларға </w:t>
+      Онлайн-диагностикалық тестілеуде әрбір блок бойынша 70 %-тен 100 %-ке дейінгі аралықта шекті көрсеткішін жинаған тұлғаларға осы Қағидаларға 1-қосымшаға сәйкес онлайн-диагностикалық тестілеу сертификаты беріледі. Шекті көрсеткішті еңсере алмаған тұлғаларға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әр блок бойынша жинаған балдары көрсетілген онлайн-диагностикалық тестілеуі бойынша анықтама беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес онлайн-диагностикалық тестілеу жөнінде анықтама беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Тестілеу қорытындысы бойынша көшіп келушілер үшін қазақ тілін меңгерудің қажетті деңгейі A1 (қарапайым) деңгей болып белгіленеді.</w:t>
+      7. Онлайн-диагностикалық тестілеудің бір немесе екі блогы бойынша нәтижесі шекті көрсеткіштен (70 %) төмен болған жағдайда, соңғы тестілеуден өткен күннен бастап 30 (отыз) күнтізбелік күн ішінде тестілеуді екі реттен аспайтын мөлшерде қайта тапсыру мүмкіндігі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A1 деңгейінің шекті көрсеткішінен төмен нәтижесін алған жағдайда, соңғы тестілеу өткен күннен бастап есептелетін 30 (отыз) күнтізбелік күн ішінде тестілеуден қайта өтуге екі реттен артық емес мүмкіндік беріледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тестілеуден қайта өту осы Қағидаларда белгіленген тәртіпке сәйкес, тіркеу талаптарын сақтау және әрбір тестілеу әрекеті үшін қызмет ақысын міндетті түрде төлеу шартымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
@@ -4155,89 +4285,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшемшарт өтініш берушінің жас ерекшеліктерін, олардың еңбек әлеуетіне, бейімделу мүмкіндіктеріне және Қазақстан Республикасындағы болжамды экономикалық белсенділік ұзақтығына ықпалын айқындайды. Бағалау құжаттамалық түрде расталған деректер негізінде автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) білім деңгейі (БД): </w:t>
+        <w:t>
+      2) Білім деңгейі (БД):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұпай диапазоны: 0-ден 150-ге дейін;</w:t>
+      Баллдар диапазоны: 0-ден 150 баллға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өлшемшарт өтініш берушінің алған білім деңгейін, оның кәсіптік даярлығын және еңбек нарығындағы әлеуетті сұранысын ескереді. Балдар білім туралы расталған құжаттар негізінде беріледі.</w:t>
+      Критерий өтініш берушінің алған білім деңгейін, оның кәсіптік даярлығын және еңбек нарығындағы әлеуетті сұранысын ескереді. Баллдар білім туралы растайтын құжаттар негізінде, дипломның түпнұсқалығын тексеру немесе дипломды апостильдеу арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қазақ тілді білу (ТБ):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4640,158 +4770,264 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коэффициенттер диапазоны: 0-ден 1-ге дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшемшарт өтініш берушінің денсаулық жағдайының оның еңбекке қабілеттілігі мен бейімделу мүмкіндіктеріне әсерін ескереді. Бағалау медициналық қорытынды негізінде жалпы нәтижені түзету түрінде қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Иммиграциялық әлеуетті өлшемшарттық бағалау нәтижелерін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Өтініш беруші енгізген деректер мен тексеру нәтижелері негізінде иммиграциялық әлеуетті өлшемшартты бағалау жүйесі әрбір өлшемшарт бойынша автоматты түрде есептейді және балл береді.</w:t>
+      29. Өтініш беруші енгізген деректер мен тексеру нәтижелері негізінде иммиграциялық әлеуетті өлшемшарттық бағалау жүйесі әрбір критерий бойынша автоматты түрде есептейді және балл береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иммиграциялық әлеуетті өлшемшарттық бағалау жүйесінің ұпайлары мына формула бойынша есептеледі:</w:t>
+      Иммиграциялық әлеуетті критерийлік бағалау жүйесінің балдары мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалпы балл = (ДК + БД + ТБ + ОЖТ + БЕЖТ + ҚК) × ДЖ + ҚК, мұнда әрбір көрсеткіш тиісті өлшемшарт бойынша балды білдіреді.</w:t>
+      Жалпы балл = (ДК + БД + ТБ + ОЖТ + БЕЖТ + ҚК) × ДЖ + ҚК , мұнда әрбір көрсеткіш тиісті критерий бойынша балды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иммиграциялық әлеуетті өлшемшартты бағалау жүйесі бойынша ең төменгі өту балы кемінде 400 балды құрайды.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      Иммиграциялық әлеуетті критерийлік бағалау жүйесі бойынша ең төменгі өту балы кемінде 600 балды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4840,170 +5076,205 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұрақты тұруға көшіп-</w:t>
+              <w:t>тұрақты тұруға көшіп-қонушылар үшін тестілеу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қонушылар үшін тестілеу, </w:t>
+              <w:t>сауалнама жүргізу және сұхбат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сауалнама жүргізу және сұхбат </w:t>
+              <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу қағидаларына</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗТЕСТ қазақ тілін меңгеру деңгейін бағалау жүйесінің онлайн-диагностикалық тестілеуі бойынша сертификат үлгісі</w:t>
+        <w:t xml:space="preserve"> ҚАЗТЕСТ қазақ тілін меңгеру деңгейін бағалау жүйесінің  онлайн-диагностикалық тестілеуі бойынша сертификат үлгісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5056,864 +5327,724 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1028700" cy="1041400"/>
+                  <wp:extent cx="2273300" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1028700" cy="1041400"/>
+                            <a:ext cx="2273300" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...11 lines deleted...]
-        </w:trPr>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...258 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАЗАҚ ТІЛІН МЕҢГЕРУ ДЕҢГЕЙІН БАҒАЛАУ ЖҮЙЕСІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1689100" cy="2209800"/>
+                  <wp:extent cx="1028700" cy="1041400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1689100" cy="2209800"/>
+                            <a:ext cx="1028700" cy="1041400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...37 lines deleted...]
-        </w:trPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2540000" cy="304800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2540000" cy="304800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОНЛАЙН-ДИАГНОСТИКАЛЫҚ ТЕСТІЛЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы сертификат иммигранттарға Қазақстан Республикасында тұрақты тұруға арналған құжаттарды алу үшін жарамды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№:</w:t>
-[...36 lines deleted...]
-мерзімі: __.__.____</w:t>
+Тапсырған күні: __.__._____ / __:__:__</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні: __.__._____ / __:__:__</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірегей нөмір:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарамдылық мерзімі: _ жыл (__.__.____ ж. дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестіленуші туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есімі: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       ТЖК:</w:t>
-      </w:r>
-[...16 lines deleted...]
-      ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжат:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...84 lines deleted...]
-          </w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1917700" cy="2463800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1917700" cy="2463800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5922,87 +6053,216 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыңдалым (20 тапсырма)</w:t>
+№:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__ балл ( __ %)</w:t>
+мерзімі: __.__.____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блоктар:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жинаған балдары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6031,51 +6291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқылым (40 тапсырма)</w:t>
+Тыңдалым (20 тапсырма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6140,50 +6400,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Оқылым (40 тапсырма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__ балл ( __ %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6203,232 +6572,266 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат болған жағдайда жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2692400" cy="2692400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2692400" cy="2692400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...158 lines deleted...]
-      80% жинаған тестіленуші тілді С1 (жоғары) деңгейде меңгерген болып септеледі.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6491,603 +6894,621 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұрақты тұруға көшіп-</w:t>
+              <w:t>тұрақты тұруға көшіп-қонушылар үшін тестілеу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қонушылар үшін тестілеу, </w:t>
+              <w:t>сауалнама жүргізу және сұхбат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сауалнама жүргізу және сұхбат</w:t>
-[...38 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>өткізу қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗТЕСТ қазақ тілін меңгеру деңгейін бағалау жүйесінің онлайн-диагностикалық тестілеуі бойынша анықтама үлгісі</w:t>
+        <w:t xml:space="preserve"> ҚАЗТЕСТ қазақ тілін меңгеру деңгейін бағалау жүйесінің  онлайн-диагностикалық тестілеуі бойынша анықтама үлгісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1003300" cy="1003300"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...239 lines deleted...]
-                  <wp:extent cx="1028700" cy="1041400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1028700" cy="1041400"/>
+                            <a:ext cx="1003300" cy="1003300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3390900" cy="863600"/>
+                  <wp:extent cx="2273300" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3390900" cy="863600"/>
+                            <a:ext cx="2273300" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАЗАҚ ТІЛІН МЕҢГЕРУ ДЕҢГЕЙІН БАҒАЛАУ ЖҮЙЕСІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1028700" cy="1041400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1028700" cy="1041400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2260600" cy="330200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2260600" cy="330200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОНЛАЙН-ДИАГНОСТИКАЛЫҚ ТЕСТІЛЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7148,136 +7569,105 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТЖК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>Тест блоктары бойынша нәтиже:</w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы анықтама тестіленушінің қазақ тілін меңгерудің коммуникативтік тілдік құзыреттіліктері бойынша онлайн диагностикалық тестілеуге қатысқанын əрбір блок бойынша 70% шекті көрсеткішін алмағанын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест блоктары бойынша нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7291,107 +7681,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Блоктар:</w:t>
+Блоктар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жинаған балдары:</w:t>
+Жинаған балдары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7588,141 +7958,257 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __ балл ( __ %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...48 lines deleted...]
-    </w:p>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат болған жағдайда жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2692400" cy="2692400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2692400" cy="2692400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7827,68 +8313,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасына көшіп келушілер үшін сауалнама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21705,64 +22191,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [ ] Иә [ ] Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z101" w:id="93"/>
+      <w:bookmarkStart w:name="z101" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы сауалнама арқылы мен көрсетілген барлық ақпараттың шындыққа жанасатынын және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қажет болған жағдайда тиісті құжаттар арқылы расталуы мүмкін екенін растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21914,68 +22400,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХАБАРЛАМА Қазақстан Республикасында тұрақты тұруға арналған құжаттарды ресімдеу үшін көшіп келушілердің өлшемшарттық бағалаудан өтуі туралы 202__ ж. № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23479,68 +23965,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХАБАРЛАМА көшіп келушілерге Қазақстан Республикасында тұрақты тұруға арналған құжаттарды ресімдеуден бас тарту туралы 202__ ж. __________ ____ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25174,705 +25660,747 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беру қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы қағидалар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қандас мәртебесін беру қағидалары (бұдан әрі - Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және кандас мәртебесін беру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, өтінінтерді қабылдауды және олардың нәтижелерін көрсетілетін қызметті алушыға "бір терезе" қағидаты бойынша беру жөніндегі жұмысты ұйымдастыру және мемлекеттік қызметтерді электронды түрде көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) әлеуметтік келісімшарт – жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушы мен еңбек мобильділігі орталығы (мансап орталығы) арасындағы, ал Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда жұмыспен қамтуға жәрдемдесудің белсенді шараларын ұйымдастыруға тартылған жеке немесе заңды тұлғалармен, сондай-ақ мемлекеттік атаулы әлеуметтік көмек көрсету туралы тараптардың құқықтары мен міндеттерін анықтайтын келісім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бейімделу және интеграциялық қызметтер – қоғамға бейімделу және интеграциялау мақсатында қандастар мен олардың отбасы мүшелеріне көрсетілетін қызметтер жиынтығы (ақпараттық, заңдық, әлеуметтік, медициналық және білім беру);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Бір өтініш" қағидаты – бір өтініш негізінде көрсетілетін бірнеше мемлекеттік қызметтердің жиынтығын көздейтін мемлекеттік қызмет көрсету нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Жеке тұлғалар" мемлекеттік деректер қорының" ақпараттық жүйесі (бұдан әрі – ЖТ МДҚ) – азаматтық жағдайды сәйкестендіру және айқындау үшін жеткілікті Қазақстан Республикасының жеке тұлғалары туралы ақпаратты тіркеу және сақтаудың бірыңғай жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Көші-қон полициясы" ақпараттық жүйесі (бұдан әрі – "Көші-қон полициясы" АЖ) – шетелдіктерді, босқындарды және азаматтығы жоқ адамдарды есепке алу мен тіркеу бойынша қызметті автоматтандыруға арналған Қазақстан Республикасы Ішкі істер министрлігінің ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) қызмет беруші – Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қыркүйектегі № 765 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген өңірлердің жергілікті атқарушы органдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Қандас" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Қандас" ААЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі құрамындағы жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қандастарды қабылдау жөніндегі комиссия (бұдан әрі – Комиссия) – құрамына мәслихат депутаттары, мемлекеттік органдар мен қоғамдық ұйымдардың өкілдері кіретін қандастарды қабылдаудың өңірлік квотасына енгізу және/немесе қандас мәртебесін беру жөніндегі өтініштерін қарау үшін көрсетілетін қызметті беруші құрған комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қоныстандыру өңірлері – Қазақстан Республикасының Үкіметі бекіткен Қазақстан Республикасына тұрақты тұруға келетін көшіп келушілерді қоныстандыруға арналған өңірлер;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "migration.enbek.kz" көші-қон процесі порталы (бұдан әрі – Портал) – көшіп қонушыларды тіркеу мен қозғалысын, сондай-ақ көші-қон саласындағы қызметтердің көрсетуін бақылауды қамтамасыз ететін "Электрондық еңбек биржасы" (enbek.kz) ақпараттық экожүйесінің кіші жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "migration.enbek.kz" көші-қон процестері порталының мобильді қосымшасы (бұдан әрі – мобильді қосымша) – ұялы байланыс абоненттік құрылғысына орнатылып, іске қосылатын және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтер мен функцияларға қолжетімділікті қамтамасыз ететін бағдарламалық өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) өтініш беруші – Қазақстан Республикасына қоныс аударушы және қандас мәртебесін алу мен қандастарды қабылдаудың өңірлік квотасына енгізуге өтініш берген көшіп келушілерге арналған жүгіну бойынша оң шешім алған этникалық қазақ текті жеке тұлға және оның отбасы мүшелері (бар болса) немесе Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтер және жұмыспен қамтуға ықпал етудің белсенді шараларын алуға үміткер қандастар, қандастардың жесірлері және олардың ортақ балалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган – өз құзыреті шегінде халықтың көші-қоны саласында басшылықты жүзеге асыратын, көші-қон процестерін реттейтін, жұмысты үйлестіретін және халықтың көші-қоны саласындағы мемлекеттік саясатты іске асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын, Қазақстан Республикасының Үкіметі бекіткен Қазақстан Республикасына тұрақты тұруға келетін көшіп келушілерді қоныстандыруға арналған өңірлердің жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) электрондық үкіметтің веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық объект;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) этникалық қазақ – қазақ ұлтынан шыққан шетелдік немесе азаматтығы жоқ адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) иммиграциялық әлеуетті критерийлерге негізделген бағалау жүйесі – әлеуметтік-демографиялық, білім беру, тілдік, кәсіби және басқа да бейімделу көрсеткіштерінің үйлесімі негізінде көшіп қонуға өтініш берушілерді сандық бағалау және рәнжірлеуге арналған балдық модельге негізделген құрылымдық құрал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Қазақстан Республикасында тұрақты тұруға иммигранттарды іріктеу туралы хабарлама – иммиграциялық әлеуетті критерийлік бағалау жүйесінен өту нәтижелері негізінде қабылданатын, "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Кандидат мәртебесін беру" мемлекеттік қызметтеріне қабылдау немесе қабылдаудан бас тарту туралы жергілікті атқарушы органның құжаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Қазақстан Республикасының шет елдердегі мекемелері – шет мемлекеттер аумағында орналасқан Қазақстан Республикасының дипломатиялық және оларға теңестірілген өкілдіктері, сондай-ақ консулдық мекемелері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қандас мәртебесін беру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қандас мәртебесі тек Қазақстан Республикасының Үкіметі белгілеген қоныстану өңірлеріне міндетті түрде қоныс аудару жағдайларында, ұзарту құқығынсыз 5 (бес) жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Этникалық қазақтарға және олардың отбасы мүшелеріне (болған жағдайда) қандас мәртебесі тек Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Ішкі істер министрінің бірлескен бұйрығымен бекітілген Қазақстан Республикасына тұрақты тұруға көшіп келушілерді тестілеу, сауалнама жүргізу және сұхбат өткізу қағидаларында көзделген тәртіппен Қазақстан Республикасының Үкіметі белгілеген қандастарды қабылдайтын өңірлердің жергілікті атқарушы органдары берген Қазақстан Республикасында тұрақты тұруға көшіп келушілердің іріктеуден өткені туралы хабарлама болған жағдайда ғана берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қандас мәртебесін беру туралы өтінішті (бұдан әрі - өтініш) өтініш беруші Қазақстан Республикасының Үкіметі белгіленген кандастарды және қоныстанушыларды қабылдайтын үшін өңірлерге осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25887,111 +26415,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "migration.enbek.kz" көші-қон процестері порталы, ақпараттық технологиялар құралы: мобильді қосымша, Мемлекеттік корпорация немесе www.egov.kz "электрондық үкімет" веб-порталы арқылы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Қандас мәртебесін беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі - Тізбе) көрсетілген құжаттар қоса берілген құжаттармен бірге береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Мigration.enbek.kz" көші-қон процестері порталы немесе мобильді қосымша арқылы берілген өтініш халықты әлеуметтік қорғау және жұмыспен қамту жөніндегі жергілікті атқарушы органдардың қарауы үшін "Қандас" ААЖ-ға түседі, өтініш берушіге оның өтінішінің осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша тіркелгені туралы хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасының шетелдегі мекемелері арқылы берілген өтініш Қазақстан Республикасының шет елдердегі мекемесінің қызметкерімен "Қандас" ААЖ-де тіркеледі және "Қандас" ААЖ арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жіберіледі, бұл ретте өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оның өтінішінің тіркелгені туралы хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26040,224 +26568,224 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қызмет алушы құжаттардың толық емес топтамасын ұсынған жағдайда Мемлекеттік корпорацияның қызметкері құжаттарды қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызмет көрсетуші өтініш келіп түскен күннен кейінгі бір жұмыс күні ішінде келіп түскен құжаттарды қарайды және өтініш беруші ұсынған құжаттар топтамасының толықтығы мен дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың толық емес топтамасы және (немесе) қолданылу мерзімі өткен құжаттар ұсынылған жағдайда қызмет көрсетуші Тізбеге сәйкес өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет көрсетуші басшысының электрондық цифрлық қолтаңбасымен қол қойылған өтінішті қабылдаудан бас тарту туралы хабарлама осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтініш берушіге жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі қызмет көрсетуші өтініш түскен күннен кейінгі 1 (бір) жұмыс күні ішінде өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасауы туралы әшкерелейтін мәліметтердің бар-жоғын және оның террористік немесе экстремистік ұйымдарға қатыстылығы туралы өзге де ақпаратты тексеру үшін ішкі істер органдарының аумақтық бөлімшелеріне және тиісті өңірлердің ұлттық қауіпсіздік органдарына сұрау салулар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ішкі істер органдарының және ұлттық қауіпсіздік органдарының аумақтық бөлімшелері өтініш берушілердің құжаттар топтамасын алған күннен кейінгі 20 (жиырма) жұмыс күні ішінде өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасауы туралы әшкерелейтін мәліметтердің бар-жоғы және оның террористік немесе экстремистік ұйымдарға қатыстылығы туралы өзге де ақпараттың бар немесе жоқ екендігі жөнінде қызмет көрсетушіге ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызмет көрсетуші ішкі істер органдарының және ұлттық қауіпсіздік органдарының аумақтық бөлімшелерінен ақпарат түскен күннен кейінгі 3 (үш) жұмыс күні ішінде өтінішті оған қоса берілген құжаттарымен бірге Комиссияның қарауына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия қызмет көрсетушіден өтініш келіп түскен күннен кейінгі 3 (үш) жұмыс күні ішінде оны қарайды және өтініш берушіге қандас мәртебесін беруден бас тарту не Қазақстан Республикасының Үкіметі белгіленген өңірлерге қоныстандыру үшін қандас мәртебесін беру туралы ұсыным шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас мәртебесін беру не оны беруден бас тарту туралы ұсыным Комиссиямен қабылданып, хаттамамен ресімделеді. Комиссияның әрбір отырысы барысында этникалық қазақтардың өтініштерін қарау процесі бейнетаспаға жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қызмет алушының қалауы бойынша мемлекеттік көрсетілетін қызмет осы Қағидалардың 2-қосымшаларына сәйкес "Қандас мәртебесін беру" мемлекеттік көрсетілетін қызметімен (бұдан әрі - "бір өтініш" мемлекеттік көрсетілетін қызметі) бірге "бір өтініш" негізінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26286,90 +26814,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша қызмет көрсету мерзімі – 30 (отыз) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет көрсетудің нәтижесі – осы Қағидаларға 2-қосымшаға сәйкес қандас куәлігін беру не оны көрсетуден бас тарту туралы дәлелді жауап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Ұсынылған құжаттар бойынша дәлелді ескертулер бойынша шешім қабылдаған кезде, қызмет көрсетушінің өкілі Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы шешімді (портал немесе электрондық пошта арқылы), сондай-ақ қызмет алушы алдын ала шешім бойынша өз ұстанымын білдіре алуы үшін тыңдаудың уақытын, орнын (және тәсілін) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау хабарлама жіберілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26398,528 +26926,680 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет алушы дәлелді себептермен тыңдауға қатыса алмаса, тыңдау олардың келмеу себептері аяқталғанға дейін кейінге қалдырылады, бұл ретте қызмет алушы растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет көрсетушінің басшысының электрондық цифрлық қолтаңбасымен қол қойылған өтінішті одан әрі қараудан дәлелді бас тарту өтініш берушіге электрондық құжат түрінде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қызмет көрсетуші Комиссия ұсыным шығарған күннен кейінгі 1 (бір) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қандас мәртебесін беру туралы не өтініш берушіге қандас мәртебесін беруден бас тарту туралы шешім қабылдайды және қабылданған шешімді "Қандас" ААЖ арқылы өтініш берушіге Қазақстан Республикасының шет елдердегі мекемесіне не Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас мәртебесін беру туралы шешім қабылдаған кезде Қызмет көрсетуші шешім қабылданғаннан кейін үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушінің және оның отбасы мүшелерінің (болған жағдайда) деректерін "Жеке тұлғалар" мемлекеттік дерекқоры арқылы тексеріп, олардың жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН) бар-жоғын анықтайды. Егер ЖСН Жеке тұлғалардың мемлекеттік дерекқорында болмаса, ол "Қандас" АЦЖ арқылы көші-қон полициясының ЦЖ-да ЖСН жасау туралы электрондық сұрау жібереді. ЖСН бар екені анықталған кезде, жаңа ЖСН жасалмайды және қолда бар ЖСН пайдаланылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қандастарға арналған жеке ықпалдастыру және бейімдеу жоспарын бекітеді және іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қандас куәлігін "Қандас" ААЖ-да белгі қоя отырып береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қандастарды ықпалдастыру және бейімдеу жөніндегі міндеттемелерді, сондай-ақ жұмыс күшінің ұтқырлығын арттыру мақсатында ерікті қоныс аудару жәрдемдесу бойынша көрсетілетін мемлекеттік қолдау шараларын орындау мақсатында Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 бұйрығымен бекітілген (ҚР Әділет министрлігінде 2023 жылғы 23 маусымда № 32880 тіркелген) Жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікті түрде қоныстандыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен бес жыл мерзімге әлеуметтік келісімшарт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z151" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Алдын ала шешімде белгіленген мерзімде өтініш беруші келмеген жағдайда, қандас мәртебесін беру туралы мақұлдау шешімі күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z152" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қандас мәртебесінің күші мынадай жағдайларда жойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қандастың Қазақстан Республикасының азаматтығын алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтығының болғанын растайтын тарихи деректердің анықталуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш берушінің немесе оның отбасы мүшелерінің этникалық тиесілігін теріске шығаратын фактілердің анықталуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өтініш берушінің немесе оның отбасы мүшелерінің этникалық тиесілігін теріске шығаратын фактілердің анықталуы.</w:t>
+      4) Қазақстан Республикасының өзге өңірлеріне тұрақты тұруға кету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасында тұрақты тұруға рұқсат алғанға дейін бес жыл ішінде банктік шотта орналастырылған төлем қабілеттілігін растамағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасында тұрақты тұруға рұқсат алған сәттен бастап Қазақстан Республикасының азаматтығын алғанға дейін еңбек өтілі мен ресми табысын жыл сайын растамағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қоғамдық тәртіпке және адамгершілікке қол сұғатын (екі және одан да көп рет), мемлекеттік билік институтына, белгіленген басқару тәртібіне қатысты әкімшілік құқық бұзушылықтар жасаған, жол жүрісі қағидаларын үнемі бұзғанда (үш және одан да көп рет);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауыр және аса ауыр қылмыстар жасаған, бір жыл ішінде қылмыстық теріс қылық жасағаны үшін сотталған, Қазақстан Республикасының аумағында онша ауыр емес және орташа ауырлықтағы қылмыстар үшін алынбаған немесе өтелмеген соттылығы болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көші-қон саласындағы мемлекеттік қызмет көрсетуге қатысты қызмет көрсетушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) қатысты шағым қызмет көрсетушінің басшысына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға Қазақстан Республикасының заңнамасына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызмет көрсетушіге келіп түскен өтініш берушінің шағымы тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралады. Шағым тіркелген күн оны қарау мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға келіп түскен өтініш берушінің шағымы тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік корпорация қызметкерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) қатысты шағым Мемлекеттік корпорация басшысына немесе ақпараттық технологиялар саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жергілікті атқарушы органның мемлекеттік қызмет көрсетуге қатысты шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы органның басшысына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды берген өтініш берушіге мерзімнің ұзартылғаны және оның себептері көрсетіле отырып, жазбаша түрде (шағым қағаз жеткізгіште берілген жағдайда) немесе электрондық нысанда (шағым электрондық түрде берілген жағдайда) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -27224,68 +27904,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тұрғылықты меекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31295,100 +31975,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:bookmarkStart w:name="z170" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беру туралы өтінішті қабылдау туралы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ХАБАРЛАМА №_______ ____ ______ ж._______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="154"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы хабарлама арқылы этникалық қазақ ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31977,80 +32657,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қызмет алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="156"/>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту № ___________________ қолхат </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32116,143 +32796,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру туралы қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандас мәртебесін беру немесе беруден бас тарту туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">20___ жылғы "__" ________ № ________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ШЕШІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                     (жергілікті атқарушы органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңына сәйкес қандас мәртебесін беру немесе беруден бас тарту туралы өтінішті қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32823,68 +33503,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру туралы қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33370,51 +34050,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2641600" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2641600" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -34549,70 +35229,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="160"/>
+    <w:bookmarkStart w:name="z181" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе/Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігінің мерзімі қандас қандас мәртебесін алған күннен бастап бес жыл өткеннен кейін тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34972,380 +35652,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="161"/>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында шетелдіктерге және азаматтығы жоқ адамдарға тұрақты тұруға рұқсат беру жөніндегі мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы қағидалар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z184" w:id="162"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="163"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Қазақстан Республикасында шетелдіктер мен азаматтығы жоқ адамдарға тұрақты тұруға рұқсат беру қағидалары "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z186" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z186" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар мынадай терминдер пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z187" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z187" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілген қызметті алушы – Қазақстан Республикасында тұрақты тұруға үміткер көшіп келушілер қатарынан жеке тұлға және оның отбасы мүшелері (болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z188" w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көшіп келудің әлеуетті өлшемшарттық бағалау жүйесі – балдық модельге негізделген, әлеуметтік-демографиялық, білім беру, тілдік, кәсіптік және өзге де бейімделу көрсеткіштерінің жиынтығы бойынша көшіп келуге өтініш берушілерді сандық бағалауға және саралауға арналған құрылымдалған құрал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z189" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасында тұрақты тұру үшін көшіп келушілердің әлеуетті өлшемшарттық бағалаудан өткені туралы хабарлама – көшіп келушілердің әлеуетті өлшемшарттық бағалау жүйесінен өту нәтижелері негізінде қабылданатын "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік көрсетілетін қызметтерін одан әрі алуға жолберу не жолбермеуден бас тарту туралы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның құжаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z190" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын облыстың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органы.; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z191" w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көші-қон қызметінің бөлімі (бөлімшесі, тобы) қызметкері (бұдан әрі – КҚҚ қызметкері) – Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы өтініштерді өңдеу мен қарауды жүзеге асыратын облыстардың, республикалық маңызы бар қалалардың және астананың полиция департаменттерінің көші-қон қызметі бөлімшелерінің лауазымды тұлғасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z192" w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z192" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасында тұрақты тұруға рұқсат (бұдан әрі – ТТР) – Қазақстан Республикасының заңнамасында белгіленген талаптар сақталған жағдайда шетелдіктер мен азаматтығы жоқ адамдарға ішкі істер органдары беретін және оларға Қазақстан Республикасының аумағында тұрақты тұру құқығын беретін құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z193" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z193" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасындағы шетелдіктің тұруға ықтиярхаты (бұдан әрі – ыхтиярхат) – Қазақстан Республикасының аумағында шетелдіктің жеке басын куәландыратын және оның Қазақстан Республикасында тұрақты тұруға рұқсат алғанын растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z194" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z194" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "migration.enbek.kz" көші-қон процесі порталы (бұдан әрі - портал) – мигранттарды тіркеу мен қозғалысын қамтамасыз ететін, сондай-ақ көші-қон қызметтерін көрсетуді бақылайтын Электрондық еңбек биржасының (enbek.kz) цифрлық экожүйесінің ішкі жүйесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z195" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік қызметтерін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z195" w:id="173"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік қызметтерін көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z196" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Ішкі істер министрлігінің көші-қон қызметінің аумақтық органы тарапынан "ХҚКО" ИАЖ МО АЖО және КҚЖ АЖ арқылы, Қазақстан Республикасында заңды негіздерде қоныстандыру өңірлерінде кемінде бір жыл тұрған жағдайда және халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган беретін "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметті одан әрі алуға рұқсат туралы көшіп келушілерді өлшемшарттық бағалаудан өткені туралы хабарламаны шетелдік алған кезде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z196" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Ішкі істер министрлігінің көші-қон қызметінің аумақтық органы тарапынан "ХҚКО" ИАЖ ГО АЖО және КҚЖ АЖ арқылы, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган беретін Қазақстан Республикасында тұрақты тұру үшін көшіп келушілерді әлеуетті өлшемшарттық бағалаудан өткені туралы хабарламаны шетелдік алғаннан кейін көрсетіледі.</w:t>
-[...18 lines deleted...]
-      Мемлекеттік қызметті қабылдау және оның нәтижесін беру көшіп келудің тұрғылықты жері бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалдары арқылы жүзеге асырылады.</w:t>
+      Мемлекеттік қызметті қабылдау және оның нәтижесін беру көшіп келудің тұрғылықты жері бойынша Қазақстан Республикасының Үкіметі бекіткен (Ақмола облысы (Қосшы қаласын, Аршалы және Целиноград аудандарын қоспағанда), Шығыс Қазақстан облысы, Қостанай облысы, Павлодар облысы, Солтүстік Қазақстан облысы, Абай облысы және Ұлытау облысы) Қазақстан Республикасына тұрақты тұруға келетін көшіп келушілерді қоныстандыруға арналған өңірлерде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалдары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету мерзімі қажетті құжаттар тапсырылған сәттен бастап 45 (қырық бес) күнтізбелік күнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасында уақытша тұратын келесі шетелдіктер немесе азаматтығы жоқ адамдар (бұдан әрі - қызмет алушы) мемлекеттік қызметке өтініш бере алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - тұрақты тұруға арналған визамен (B8);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35428,170 +36170,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - оларға берілген виза санатына қарамастан этникалық қазақтар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасында босқын мәртебесі барлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="176"/>
+    <w:bookmarkStart w:name="z198" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызмет алушы "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының (бұдан әрі – ААҮ МК) филиалдарына келесі құжаттар тізімімен жүгінуі тиіс:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z199" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган немесе Қазақстан Республикасының шетелдегі мекемелері берген "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметті одан әрі алуға рұқсат туралы көшіп келушілердің өлшемшарттық бағалаудан өткені туралы хабарлама (кәмелетке толмағандарды, әрекетке қабілетсіз адамдарды, инвестициялар жөніндегі уәкілетті органның өтініші бойынша инвесторларды, тізбесі халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекітетін сұранысқа ие кәсіптерге ие шетелдіктерді қоспағанда) және өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе уәкілетті мемлекеттік органдардың өтініштері бойынша бірегей құзыреттері мен жетістіктеріне ие тұлғалар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z199" w:id="177"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) шетелдіктерге және азаматтығы жоқ адамдарға Қазақстан Республикасында уақытша және тұрақты тұруға рұқсат беру қағидаларына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12880 болып тіркелген) (бұдан әрі – Қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында тұрақты тұруға рұқсат беру туралы өтініш-сауалнама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z201" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z201" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолданылу мерзімі өтініш берілген күнінен кейін 180 күнтізбелік күннен асатын өтініш берушінің шетелдік паспортының, азаматтығы жоқ адамның құжатының көшірмесі және түпнұсқасы (салыстыру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z202" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z202" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Визалық режимдегі елдер үшін паспортта визаның болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - В8 санатындағы тұрақты тұруға арналған виза;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35658,390 +36400,384 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - берілген визаның санатына қарамастан этникалық қазақтар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасымен визасыз кіру және болу тәртібі туралы келісімдер жасасқан мемлекеттерден келген адамдар үшін В8 санатындағы виза құжаттар тапсырылғаннан кейін ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="181"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="182"/>
+    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 30 маусымдағы № 531 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33001 болып тіркелген) бекітілген Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үміткер шетелдіктердің және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңінде төлем жасау қабілеттігін растау қағидаларына сәйкес өзінің төлем қабілеттілігін (өтінішті қарау кезеңінде банк шотында кемінде 1320 АЕК қаражаты болған жағдайда 5 жыл ішінде одан әрі жыл сайын растай отырып), немесе төлем қабілеттілігін растаудан босату негіздерінің бар екенін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көшіп келуші Қазақстан Республикасында тұрақты тұруға рұқсат алған кезде өзінің төлем қабілеттілігін растау туралы құжатты көші қон қызметіне тұрақты тұруға рұқсат алған күннен бастап жыл сайын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тиісті елдің құзыретті органы берген (Қазақстан Республикасында босқын мәртебесі бар адамдарды қоспағанда, халықаралық шарттарда басқаша көзделмесе) азаматтығы және/немесе тұрақты тұрғылықты жері бойынша соттылығының жоқтығын (немесе соттылығының жоқтығын) растайтын құжат (жеке деректер өзгерген жағдайда (толық аты-жөні, туған күні);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z205" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 14 жастан 18 жасқа дейінгі баланың Қазақстан Республикасында тұрақты тұруға нотариалды куәландырылған келісімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z206" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z206" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жеке немесе заңды тұлғамен нотариалды куәландырылған келісім (қызмет алушылар үшін Қазақстан Республикасында болған кезде олардың төлем қабілеттілігін растайтын) немесе жеке немесе заңды тұлғаның өтініш берушінің тұруы және тұрақты тіркелуі үшін тұрғын үймен қамтамасыз ету туралы нотариалды куәландырылған өтініші (төлем қабілеттілігін растаудан босатылған қызмет алушылар үшін). Бұл құжаттың жарамдылық мерзімі берілген күннен бастап 180 күнтізбелік күнді құрайды. Өтініш берушінің тұрғын үйі болса, мүлікке меншік құқығы туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z207" w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Шетелдіктерде және азаматтығы жоқ адамдарда болуы олардың Қазақстан Республикасына келуіне тыйым салатын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2011 жылғы 30 қыркүйектегі № 664 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7274 болып тіркелген), сәйкес шетелдікке жүргізілген медициналық куәландыру туралы, Қазақстан Республикасына шетелдіктер мен азаматтығы жоқ адамдардың кіруіне тыйым салынатын аурулардың жоқ екенін растайтын анықтаманың өзінде көрсетілген қолданылу мерзіміне, бірақ 90 (тоқсан) күнтізбелік күннен аспайтын мерзімге анықтама (028/у нысанындағы медициналық анықтама);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z208" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өлшемі 35x45 мм бір фотосурет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z209" w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік баждың төленгенін растайтын құжат (4 АЕК);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) салалық мемлекеттік органның Қазақстан Республикасының Ұлттық сыныптауышының (бұдан әрі - ҰСТ) сабақ тобын көрсете отырып және ҰСТ (кәсіп, дағдылардың деңгейі мен мамандануы, диплом, мамандандыру бойынша жұмыс өтілі, біліктілік деңгейі) талаптарына сәйкес келетін өтінішхаты – "Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін талап етілетін кәсіптердің тізбесін және оның қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 ақпандағы № 49 бұйрығымен бекітілген Қазақстан Республикасында тұрақты тұруға рұқсат берудің оңайлатылған тәртібі белгіленетін, талап етілетін кәсіптер тізбесінің талаптарына жауап беретін адамдар ұсынады (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31938 болып тіркелген), уәкілетті мемлекеттік органның дәлелді өтінішхаты – өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе бірегей құзыреттері мен жетістіктеріне ие тұлғаларға қызмет алушылар.;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z210" w:id="188"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті мемлекеттік органдардың өтінішхаттары негізінде мемлекет үшін мүддесін білдіретін және Қазақстан Республикасында тұрақты тұруға рұқсат алуға үміткер көрсетілетін қызметті алушылар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) "Дактилоскопиялық және геномдық тіркеуді жүргізу қағидаларынан бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2024 жылғы 30 қыркүйектегі № 730 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген саусақ ізін алу және геномдық тіркеу ережелеріне сәйкес берілген шетелдіктің немесе азаматтығы жоқ адамның саусақ ізін алу туралы куәлігі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35161 тіркелген);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z212" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) оның азаматтығы бар мемлекеттің жазбаша келісімі немесе кету парағы не шетелге тұрақты тұруға кетуге қарсылықтың (шектеудің) болмауы туралы басқа құжат (халықаралық шарттарда өзгеше көзделмесе, Қазақстан Республикасында босқын мәртебесі бар адамдарды қоспағанда), егер азаматтығы бар елдің заңнамасымен көзделген осындай анықтаманы алуға мүмкін болғанда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z212" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) оның азаматтығы бар мемлекеттің жазбаша келісімі немесе кету парағы немесе шетелге тұрақты тұруға кетуге рұқсатты растайтын басқа құжат (халықаралық шарттарда өзгеше көзделмесе, Қазақстан Республикасында босқын мәртебесі бар адамдарды қоспағанда); </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="191"/>
+      Егер оларды алу мүмкіндігі азаматтығы бар елдің заңнамасында көзделмесе, мұндай құжаттарды ұсыну талап етілмейді, бұл туралы уәкілетті органның атына шет мемлекет тарапынан растау бар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осы қағидаларға 2-қосымшаға сәйкес дербес деректерді өңдеуге және дербес деректерді шетелдік мемлекеттердің аумағында трансшекаралық беруге келісім-өтініш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z214" w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z214" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) және 5) тармақшаларда көрсетілген құжаттардың қолданылу мерзімі 180 күнтізбелік күннен асатын жағдайда оларды қабылдауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасындағы басқа мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері арқылы басқа мемлекеттің азаматтығын алған және Қазақстан Республикасында тұрақты тіркеуі бар немесе Қазақстан Республикасының азаматтығының тоқтатылуына байланысты тіркеуден айырылған және Қазақстан Республикасынан тыс жерлерге шықпаған қызмет алушы 1), 2), 3), 5), 7), 9), 10) және 12) тармақшаларында көрсетілген құжаттарды ұсынуы тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36180,50 +36916,1072 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шетелдік мемлекеттердің уәкілетті органдарының қатысуымен жасалған немесе сол органдардан шыққан құжаттар мен актілер егер Қазақстан Республикасының заңнамасында немесе Қазақстан Республикасы ратификациялаған халықаралық шартта өзгеше көзделмесе "Қазақстан Республикасының Консулдық жарғысын бекіту туралы" Қазақстан Республикасы Президентінің 2016 жылғы 25 сәуірдегі № 240 Жарлығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>60-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес апостиль қойылған немесе заңдастырылған жағдайда қарауға қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Қазақстан Республикасында тұрақты тұруға рұқсат беруден бас тартылады не бұрын берілген рұқсат мынадай шетелдіктер мен азаматтығы жоқ адамдарға қатысты күші жойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңсыз келген, сондай-ақ қылмыс жасағаны үшiн өздерi шыққан елдердiң заңнамасы бойынша қудалауға ұшыраған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сотталғанға дейiн тұрақты тұрғылықты жерi Қазақстан Республикасынан тыс болған, бас бостандығынан айыру орындарынан босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамзатқа қарсы қылмыс жасаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы ауыр және аса ауыр қылмыс жасағандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақ Кеңестік Социалистік Республикасында немесе Қазақстан Республикасында туылған немесе бұрын оның азаматы болған бұрынғы отандастарды, инвесторларды, кәмелетке толмағандарды, сондай-ақ Қазақстан Республикасының халықаралық шарттарының негізінде Қазақстан Республикасының азаматтығын жеңілдетілген тәртіппен алуға құқығы бар адамдарды және олардың отбасы мүшелерін, тізбесін халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекіткен сұранысқа ие кәсіптері бар шетелдіктерді және уәкілетті мемлекеттік органның өтініші бойынша мемлекеттің мүддесін білдіретін өзге де адамдарды қоспағанда, Қазақстан Республикасының Ішкі істер министрлігі айқындайтын тәртіппен және мөлшерде өзінің төлем қабілеттілігін растауды бермеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының шетелдіктердің құқықтық жағдайы туралы заңнамасын бірнеше рет бұзған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұлтаралық, конфессияаралық және дiни араздықты қоздыртқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) іс-әрекеттерi конституциялық құрылысты күштеп өзгертуге бағытталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының егемендiгi мен тәуелсiздiгiне қарсы шыққан, оның аумағының бiрлiгi мен тұтастығын бұзуға шақырған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының аумағында онша ауыр емес және орташа ауырлықтағы қылмыстары үшін алынбаған немесе жойылмаған сотталғандығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының ұлттық қауіпсіздік органдарында олардың экстремистік немесе террористік әрекетке қатыстылығы немесе Қазақстан Республикасында экстремистік немесе террористік деп танылған ұйымға қатыстылығы туралы мәліметтер болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы қолдаухатпен өтiнiш жасаған кезде жалған құжаттарды ұсынған не өзі туралы көрінеу жалған мәлiметтер хабарлаған немесе қажеттi құжаттарды Қазақстан Республикасының заңнамасында белгiленген мерзiмде дәлелді себепсіз ұсынбаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының заңнамасына сәйкес дактилоскопиялық тіркеуден өтпеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасында тұрақты тұруға арналған рұқсатты берген кезге дейін бес жылдың ішінде Қазақстан Республикасынан шығарып жiберiлген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) егер бұл Қазақстан Республикасы азаматтарының және басқа да адамдардың құқықтары мен заңды мүдделерiн қорғау үшiн қажет болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) "Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, тұрақты тұруға арналған рұқсатты алған және Қазақстан Республикасының аумағында тұрақты тұруға арналған рұқсаттың берілу күнінен бастап ретімен келетін кез келген он екі айлық кезең шегінде күнтізбелік бір жүз сексен үш күннен аз уақыт тұрып жатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) тұрақты тұруға арналған рұқсатты халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекіткен сұранысқа ие кәсіптер тізбесінің негізінде алған және тұрақты тұруға арналған рұқсаттың берілу күнінен бастап ретімен келетін кез келген он екі айлық кезең шегінде күнтізбелік бір жүз сексен үш күн ішінде көрсетілген тізбеде көзделген кәсіп бойынша жұмыс істемеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының азаматтарымен некелескен, осы некесі тұруға ықтиярхат алу үшін негіз болған, егер бұл неке заңды күшіне енген сот шешімімен жарамсыз деп танылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Қазақстан Республикасының халықтың көші-қоны, салық және еңбек заңнамасы саласындағы әкімшілік құқық бұзушылықтар үшін бір жыл ішінде әкімшілік жауаптылыққа тартылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ұлттық қауіпсіздік мүдделеріне қатер төндіретін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Қазақстан Республикасына келуге қарсы айғақ болып табылатын аурулары бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) егер бұрын "Қазақстан Республикасының азаматтығы туралы" 1991 жылғы 20 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 8) тармақшасында көзделген негіздер бойынша Қазақстан Республикасының азаматтығын жоғалтса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) бұрын "Қазақстан Республикасының азаматтығы туралы" 1991 жылғы 20 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-1-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша Қазақстан Республикасының азаматтығынан айырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Қазақстан Республикасының аумағында бір жыл ішінде қылмыстық теріс қылық жасағаны үшін сотталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) қоғамдық тәртіп пен имандылыққа қол сұғатын (екі және одан да көп рет), мемлекеттік билік институтына, басқарудың белгіленген тәртібіне қол сұғатын әкімшілік құқық бұзушылықтар жасаған, жол жүрісі қағидаларын жүйелі түрде бұзған (үш және одан да көп рет); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) Қазақстан Республикасында заңды негізде қоныстандыру өңірлерінде бір жылдан аз уақыт тұрып жатқан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) Қазақстан Республикасында жарамсыз көшіп келушілердің тұруға ықтиярхаты бойынша бір жүз сексен үш күнтізбелік күннен астам уақыт тұрып жатқан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы өтінішхат берген кезде көрсетілген мекенжай бойынша тұрмайтын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) Қазақстан Республикасында тұрақты тұруға рұқсат алу үшін құжаттарды ресімдеуге жіберу мақсатында иммиграциялық әлеуетті өлшемшарттық бағалау жүйесінен өтпеген; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) өтінішхат берген күнге дейінгі он екі ай ішінде Қазақстан Республикасының аумағында үздіксіз еңбек немесе кәсіпкерлік қызметті жүзеге асырмаған не отбасының әрбір мүшесіне шаққанда табысының бар екенін растамаған адамдарға, бұл ретте Қазақстан Республикасында тұрақты тұруға рұқсат алуға үміткер отбасының әрбір мүшесіне (жұбайын (зайыбын), күндізгі оқу нысаны бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында оқитын кәмелетке толмаған балаларды, сондай-ақ асырауындағы өзге де жақын туыстарды қоса алғанда) шаққандағы табыс мөлшері тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген бір ең төменгі жалақыдан кем болмауға тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) Қазақстан Республикасының Үкіметі айқындаған өңірлерде тұрақты түрде бес жылдан кем тұрған жағдайда, Қазақстан Республикасының өзге өңірлеріне тұрақты тұруға кету кезінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекеттік қызметті алу үшін қызмет алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін белгілеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қызмет алушының және (немесе) ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің мемлекеттік қызмет көрсету үшін қажетті талаптарға сәйкес келмеуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мемлекеттік қызмет көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің немесе тексерудің теріс қорытындысы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптары, 5-тармақтың 1), 4), 13) тармақшалары және 5-1-тармақтың 26), 29), 30) тармақшалары кәмелетке толмағандарға, инвесторларға, тізбесін халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекітетін сұранысқа ие мамандықтарға ие шетелдіктерге және өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе уәкілетті мемлекеттік органдардың өтініштері бойынша бірегей құзыреттері мен жетістіктеріне ие тұлғалар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке басын куәландыратын құжаттарының болмауына байланысты не 1974 жылғы үлгідегі КСРО паспорты негізінде азаматтығы жоқ адамдар деп танылған адамдарға қатысты осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) тармақшалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданылуы таратылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрекетке қабілетсіз адамдарға қатысты осы Қағидалардың 3-тармағының, 5-тармақтың 1) тармақшасының, 5-1-тармақтың 21), 26), 29), 30) тармақшаларының ережелері қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-тармақтың осы Қағидалардың екінші абзацының ережелері бұрынғы отандастарға, ерлі-зайыптыларды кемінде бір жыл заңды некеде тұрған, олардың біреуі Қазақстан Республикасының азаматы болып табылатын, Қазақстан Республикасының заңнамасымен танылатын некеде тұрған жұбайлардың қосылуы мақсатында келген адамдарға, сондай-ақ Байқоңыр қаласында тұратын шетелдіктерге осы елді мекенде ықтиярхат алу үшін жүгінген кезде қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 5-тармағы 1) тармақшасының және 5-1-тармағының 26), 29), 30) тармақшаларының талаптары жасы алпыс жастан асқан, бұрынғы отандастар болып табылатын не отбасының қосылуы мақсатында келген адамдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының қосылуы мақсатында келген адамдар отбасылық қатынастарды растайтын құжаттарды (туу туралы куәлік, неке туралы куәлік) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z215" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорациясының қызметкері құжаттардың тиісті тізілімді жасай отырып, түпнұсқаларын көші-қон қызметі бөлімдеріне бір (1) жұмыс күні ішінде Мемлекеттік корпорациясының курьері арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -37593,50 +39351,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -37649,89 +39445,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t>МИНИСТЕРСТВО ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ІШКІ ІСТЕР МИНИСТРЛІГІ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИНИСТЕРСТВО ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -38062,89 +39838,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"</w:t>
-[...37 lines deleted...]
-Я предупрежден (а) о том, что в выдаче разрешения на постоянное проживание в Республике Казахстан отказывается либо ранее выданное аннулируется в случаях, предусмотренных статьей 49 Закона Республики Казахстан "О миграции населения". Подлинность представленных документов и достоверность изложенных сведений подтверждаю.</w:t>
+Қазақстан Республикасында тұрақты тұруға рұқсаттан бас тартылатыны не бұрын берілген рұқсаттың күші жойылатыны туралы маған ескертілді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлинность представленных документов и достоверность изложенных сведений подтверждаю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38323,51 +40079,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИНСПЕКТОР ҚОЛЫ ПОДПИСЬ ИНСПЕКТОРА</w:t>
+ИНСПЕКТОР ҚОЛЫ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПОДПИСЬ ИНСПЕКТОРА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38487,72 +40261,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес бас тарту себептерінің тізімі</w:t>
+              <w:t>
+Қазақстан Республикасында тұрақты тұруға рұқсат беруден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -38622,464 +40376,694 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) адамзатқа қарсы қылмыс жасаған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3-1) кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы қылмыс жасаған;</w:t>
-[...197 lines deleted...]
-12) егер бұл Қазақстан Республикасы азаматтарының және басқа да адамдардың құқықтары мен заңды мүдделерiн қорғау үшiн қажет болса;</w:t>
+4) кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы ауыр және аса ауыр қылмыс жасағандар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақ Кеңестік Социалистік Республикасында немесе Қазақстан Республикасында туылған немесе бұрын оның азаматы болған бұрынғы отандастарды, инвесторларды, кәмелетке толмағандарды, сондай-ақ Қазақстан Республикасының халықаралық шарттарының негізінде Қазақстан Республикасының азаматтығын жеңілдетілген тәртіппен алуға құқығы бар адамдарды және олардың отбасы мүшелерін, тізбесін халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекіткен сұранысқа ие кәсіптері бар шетелдіктерді және уәкілетті мемлекеттік органның өтініші бойынша мемлекеттің мүддесін білдіретін өзге де адамдарды қоспағанда, Қазақстан Республикасының Ішкі істер министрлігі айқындайтын тәртіппен және мөлшерде өзінің төлем қабілеттілігін растауды бермеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасының шетелдіктердің құқықтық жағдайы туралы заңнамасын бірнеше рет бұзған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ұлтаралық, конфессияаралық және дiни араздықты қоздыртқан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) іс-әрекеттерi конституциялық құрылысты күштеп өзгертуге бағытталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Қазақстан Республикасының егемендiгi мен тәуелсiздiгiне қарсы шыққан, оның аумағының бiрлiгi мен тұтастығын бұзуға шақырған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Қазақстан Республикасының аумағында онша ауыр емес және орташа ауырлықтағы қылмыстары үшін алынбаған немесе жойылмаған сотталғандығы бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Қазақстан Республикасының ұлттық қауіпсіздік органдарында олардың экстремистік немесе террористік әрекетке қатыстылығы немесе Қазақстан Республикасында экстремистік немесе террористік деп танылған ұйымға қатыстылығы туралы мәліметтер болған кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы қолдаухатпен өтiнiш жасаған кезде жалған құжаттарды ұсынған не өзі туралы көрінеу жалған мәлiметтер хабарлаған немесе қажеттi құжаттарды Қазақстан Республикасының заңнамасында белгiленген мерзiмде дәлелді себепсіз ұсынбаған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Қазақстан Республикасының заңнамасына сәйкес дактилоскопиялық тіркеуден өтпеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Қазақстан Республикасында тұрақты тұруға арналған рұқсатты берген кезге дейін бес жылдың ішінде Қазақстан Республикасынан шығарып жiберiлген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) егер бұл Қазақстан Республикасы азаматтарының және басқа да адамдардың құқықтары мен заңды мүдделерiн қорғау үшiн қажет болса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-13) Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасы Заңының </w:t>
+16) "Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, тұрақты тұруға арналған рұқсатты алған және Қазақстан Республикасының аумағында тұрақты тұруға арналған рұқсаттың берілу күнінен бастап ретімен келетін кез келген он екі айлық кезең шегінде күнтізбелік бір жүз сексен үш күннен аз уақыт тұрып жатқан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13-2) тұрақты тұруға арналған рұқсатты халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекіткен сұранысқа ие кәсіптер тізбесінің негізінде алған және тұрақты тұруға арналған рұқсаттың берілу күнінен бастап ретімен келетін кез келген он екі айлық кезең шегінде күнтізбелік бір жүз сексен үш күн ішінде көрсетілген тізбеде көзделген кәсіп бойынша жұмыс істемеген;</w:t>
-[...71 lines deleted...]
-15) Қазақстан Республикасына келуге қарсы айғақ болып табылатын аурулары бар;</w:t>
+17) тұрақты тұруға арналған рұқсатты халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекіткен сұранысқа ие кәсіптер тізбесінің негізінде алған және тұрақты тұруға арналған рұқсаттың берілу күнінен бастап ретімен келетін кез келген он екі айлық кезең шегінде күнтізбелік бір жүз сексен үш күн ішінде көрсетілген тізбеде көзделген кәсіп бойынша жұмыс істемеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Қазақстан Республикасының азаматтарымен некелескен, осы некесі тұруға ықтиярхат алу үшін негіз болған, егер бұл неке заңды күшіне енген сот шешімімен жарамсыз деп танылса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) Қазақстан Республикасының халықтың көші-қоны, салық және еңбек заңнамасы саласындағы әкімшілік құқық бұзушылықтар үшін бір жыл ішінде әкімшілік жауаптылыққа тартылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) ұлттық қауіпсіздік мүдделеріне қатер төндіретін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) Қазақстан Республикасына келуге қарсы айғақ болып табылатын аурулары бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-16) егер бұрын "Қазақстан Республикасының азаматтығы туралы" 1991 жылғы 20 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+22) егер бұрын "Қазақстан Республикасының азаматтығы туралы" 1991 жылғы 20 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бірінші бөлігінің 8) тармақшасында көзделген негіздер бойынша Қазақстан Республикасының азаматтығын жоғалтса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-17) егер бұрын "Қазақстан Республикасының азаматтығы туралы" 1991 жылғы 20 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+23) бұрын "Қазақстан Республикасының азаматтығы туралы" 1991 жылғы 20 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-1-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген негіздер бойынша Қазақстан Республикасының азаматтығынан айырылса, шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға арналған рұқсатты беруден бас тартылады не бұрын берілген рұқсаттың күші жойылады.</w:t>
+              <w:t xml:space="preserve"> көзделген негіздер бойынша Қазақстан Республикасының азаматтығынан айырылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) Қазақстан Республикасының аумағында бір жыл ішінде қылмыстық теріс қылық жасағаны үшін сотталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25) қоғамдық тәртіп пен имандылыққа қол сұғатын (екі және одан да көп рет), мемлекеттік билік институтына, басқарудың белгіленген тәртібіне қол сұғатын әкімшілік құқық бұзушылықтар жасаған, жол жүрісі қағидаларын жүйелі түрде бұзған (үш және одан да көп рет);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26) Қазақстан Республикасында заңды негізде қоныстандыру өңірлерінде бір жылдан аз уақыт тұрып жатқан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27) Қазақстан Республикасында жарамсыз көшіп келушілердің тұруға ықтиярхаты бойынша бір жүз сексен үш күнтізбелік күннен астам уақыт тұрып жатқан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28) Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы өтінішхат берген кезде көрсетілген мекенжай бойынша тұрмайтын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29) Қазақстан Республикасында тұрақты тұруға рұқсат алу үшін құжаттарды ресімдеуге жіберу мақсатында иммиграциялық әлеуетті өлшемшарттық бағалау жүйесінен өтпеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30) өтінішхат берген күнге дейінгі он екі ай ішінде Қазақстан Республикасының аумағында үздіксіз еңбек немесе кәсіпкерлік қызметті жүзеге асырмаған не отбасының әрбір мүшесіне шаққанда табысының бар екенін растамаған адамдарға, бұл ретте Қазақстан Республикасында тұрақты тұруға рұқсат алуға үміткер отбасының әрбір мүшесіне (жұбайын (зайыбын), күндізгі оқу нысаны бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында оқитын кәмелетке толмаған балаларды, сондай-ақ асырауындағы өзге де жақын туыстарды қоса алғанда) шаққандағы табыс мөлшері тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген бір ең төменгі жалақыдан кем болмауға тиіс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31) Қазақстан Республикасының Үкіметі айқындаған өңірлерде тұрақты түрде бес жылдан кем тұрған жағдайда, Қазақстан Республикасының өзге өңірлеріне тұрақты тұруға кету кезінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін қызмет алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қызмет алушының және (немесе) ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің мемлекеттік қызмет көрсету үшін қажетті талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мемлекеттік қызмет көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің немесе тексерудің теріс қорытындысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -39100,55 +41084,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39470,35 +41454,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>