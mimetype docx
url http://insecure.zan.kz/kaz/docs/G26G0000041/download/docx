--- v1 (2026-06-09)
+++ v2 (2026-09-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9461355" w14:textId="9461355">
+    <w:p w14:paraId="ca15119" w14:textId="ca15119">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1981,54 +1981,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы Қағидалар еңбек қызметін жүзеге асыру, бизнес-иммиграция, инвестициялық және туристік қызмет, білім алу, сондай-ақ гуманитарлық және саяси себептер бойынша Қазақстан Республикасына келетін шетелдіктер мен азаматтығы жоқ адамдарға қолданылмайды.</w:t>
+      3. Осы Қағидалар еңбек қызметін жүзеге асыру, бизнес-иммиграция, инвесторлық және туристік қызметті жүзеге асыру, білім алу, гуманитарлық және саяси себептермен Қазақстан Республикасына келетін шетелдіктер мен азаматтығы жоқ адамдарға, сондай-ақ олардың отбасы мүшелеріне, кәмелетке толмағандарға, әрекетке қабілетсіз адамдарға, бұрынғы қандастарға, отбасын біріктіру мақсатында келген алпыс жастан асқан адамдарға (ата-аналарға), сондай-ақ ерлі-зайыптылардың бірі Қазақстан Республикасының азаматы немесе Қазақстан Республикасында тұрақты тұратын шетелдік болып табылған жағдайда, Қазақстан Республикасының заңнамасында танылатын неке қиылғанына кемінде бір жыл болған ерлі-зайыптыларды біріктіру мақсатында келген адамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасына тұрақты тұруға көшіп келушілер үшін тестілеу мен сауалнама жүргізу, тексерулерді жүзеге асыру және әңгімелесуден өтудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3115,50 +3177,130 @@
         <w:t>
       4) өтініш берушінің және (болған жағдайда) оның отбасы мүшелерінің террористік немесе экстремистік ұйымдарға, сондай-ақ деструктивті діни ағымдарға ықтимал қатыстылығы фактісін анықтау негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Осы Қағидалардың 18-тармағында көзделген бас тарту негіздері болмаған жағдайда өтініш беруші әңгімелесуден өтуге жіберіледі, бұл туралы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган және шетелдегі мекеме өтініш берушінің порталдағы жеке кабинетіне 2 (екі) жұмыс күні ішінде әңгімелесуді өткізу күні мен уақытын, сондай-ақ оны өткізу форматын (онлайн немесе офлайн) көрсете отырып тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесуді иммигранттың порталдағы сауалнаманы толтыру кезінде көрсететін, ол тұрақты тұруға ниет білдірген өңірдің әлеуметтік қорғау және халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Қағидалардың 18-тармағының 2) тармақшасында көзделген фактілер жойылған жағдайда өтініш беруші қосымша тексеруден кейін мынадай мерзімдерде қайта әңгімелесуден өтуге жіберіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3211,124 +3353,420 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әрбір кейінгі өтініш алдыңғы өтініш берілген күннен бастап кемінде 6 ай өткен соң ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган тиісті рұқсат алған көшіп келушілермен әңгімелесу өткізуді жүзеге асырады.</w:t>
+      22. Қазақстан Республикасымен визасыз кіру режимі бар мемлекеттерден келген, тиісті рұқсат алған иммигранттармен әңгімелесу жүргізу үшін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган Комиссия құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Визалық режим қолданылатын елдерден көшіп келушілер B8 және C1 санаттарындағы визаларды ресімдеу кезінде Қазақстан Республикасының шет елдердегі мекемелерінде әңгімелесуден өтеді.</w:t>
+      Комиссия құрамына халықты әлеуметтік қорғау және жұмыспен қамту, мәдениет, ішкі саясат салаларындағы жергілікті атқарушы органдардың, ішкі істер органдарының (көші-қон заңнамасының сақталуын тексеру бөлігінде), Қазақстан Республикасы Оқу-ағарту министрлігінің Білім беру саласындағы сапаны қамтамасыз ету комитетінің аумақтық департаменттерінің өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әңгімелесу өтініш берушіге әңгімелесу жүргізілетіні туралы хабарлама жіберілген күннен бастап не мессенджерлер мен нақты уақыт режимінде бейнебайланысты қамтамасыз ететін өзге де электрондық коммуникация құралдарын пайдалана отырып қашықтан қатысуға техникалық мүмкіндіктің расталған күнінен бастап, өтініш берушінің жеке басы сәйкестендірілген жағдайда, 5 (бес) жұмыс күні ішінде офлайн немесе онлайн форматта өткізіледі.</w:t>
+      Комиссияны құру және оның қызметін ұйымдастыру халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органмен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әңгімелесуге қатысуға байланысты барлық шығыстарды (әңгімелесу өткізілетін жерге бару және кері қайту, тұрғын үй жалдау, тұру, байланыс қызметтерінің барлық түрлерін пайдалану) өтініш беруші өз қаражаты есебінен көтереді.</w:t>
+      Комиссия төрағадан, төрағаның орынбасарынан және Комиссия мүшелерінен тұрады. Комиссияның жалпы құрамы кемінде 5 адамнан тұруға тиіс. Комиссия хатшысы оның мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әңгімелесуді өткізу күні, уақыты, форматы (онлайн немесе офлайн) және орны туралы мәліметтер өтініш берушінің порталдағы жеке кабинетінде көрсетіледі.</w:t>
+      Комиссия төрағасы оның қызметіне жалпы басшылықты жүзеге асырады, отырыстарға төрағалық етеді, Комиссияның жұмысын жоспарлайды және қабылданған шешімдердің орындалуын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға болмаған кезеңде оның функцияларын төрағаның орынбасары орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы Комиссия отырыстарын дайындауды және хаттамаларды ресімдеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган хабарлама келіп түскен күннен бастап бір жұмыс күні ішінде оны қоса берілген құжаттармен бірге Комиссияның қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органнан құжаттар келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде әңгімелесу өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушіні әңгімелесудің өткізілетіні туралы хабардар ету порталдағы жеке кабинет арқылы не өтініш берушінің нақты уақыт режимінде бейнебайланысты және оның жеке басын сәйкестендіруді қамтамасыз ететін мессенджерлер мен өзге де электрондық коммуникация құралдарын пайдалана отырып, қашықтықтан қатысуының техникалық мүмкіндігін растаған күннен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесудің күні, уақыты, өткізу форматы (онлайн немесе офлайн) және өткізілетін орны туралы мәліметтер өтініш берушінің порталдағы жеке кабинетінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесу күндізгі (офлайн) не қашықтықтан (онлайн) форматта өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесу нәтижелері бойынша Комиссия "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік көрсетілетін қызметтерін одан әрі алуға рұқсат беру немесе беруден бас тарту туралы ұсыным шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыным шығару туралы шешім Комиссия отырысына қатысып отырған мүшелерінің көпшілік даусымен ашық дауыс беру арқылы қабылданады. Дауыстар тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысы оның жалпы мүшелерінің кемінде үштен екісі қатысқан жағдайда заңды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның ұсынымдары отырыс хаттамасымен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Визалық кіру режимі бар мемлекеттерден келген иммигранттар B8 және C1 санаттарындағы визаларды ресімдеу кезінде Қазақстан Республикасының шетелдегі мекемелерінде әңгімелесуден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесуге қатысуға байланысты шығыстарды, оның ішінде өткізу орнына бару және кері қайту жолақысын, тұрғын үй-жайды жалдау, тұру және байланыс қызметтерін пайдалану шығыстарын өтініш беруші өз қаражаты есебінен көтереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Өтініш беруші офлайн - әңгімелесуден өту үшін белгіленген уақытта келу мүмкін болмаған не дәлелді себептер бойынша онлайн-әңгімелесуге қатысу мүмкін болмаған жағдайда, өтініш беруші халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органды себептерін көрсете отырып, әңгімелесуді өткізу мерзімін ауыстыру туралы белгіленген күнге дейін бір жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
@@ -3419,54 +3857,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әңгімелесуден өтпеген жағдайда, оны өткізу форматына қарамастан, өтініш беруші одан әрі көші-қон рәсімдеріне жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Бес кезеңнен тұратын цифрлық бағалаудың жалпы мерзімі өтініш берушінің сауалнамасы келіп түскен күннен бастап 29 (жиырма тоғыз) жұмыс күнінен аспайды.</w:t>
+      27. Бес кезеңнен тұратын цифрлық бағалау мерзімі өтініш берушінің сауалнамасы келіп түскен күннен бастап 30 (отыз) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сауалнама нәтижелерін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4326,50 +4826,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баллдар диапазоны: 0-ден 150 баллға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерий өтініш берушінің алған білім деңгейін, оның кәсіптік даярлығын және еңбек нарығындағы әлеуетті сұранысын ескереді. Баллдар білім туралы растайтын құжаттар негізінде, дипломның түпнұсқалығын тексеру немесе дипломды апостильдеу арқылы беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шет мемлекеттердің құзыретті органдары белгіленген нысан бойынша берген, ресімдеген немесе куәландырған білім туралы құжаттар, егер Қазақстан Республикасының заңнамасында немесе Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, заңдастырылған жағдайда қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шет тілінде жасалған құжаттарға мемлекеттік және (немесе) орыс тілдеріне тиісті түрде куәландырылған аудармасы қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қазақ тілді білу (ТБ):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4795,71 +5331,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve">, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады); ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26568,224 +27124,306 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қызмет алушы құжаттардың толық емес топтамасын ұсынған жағдайда Мемлекеттік корпорацияның қызметкері құжаттарды қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkStart w:name="z234" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Өтініш берген кезде қандастар және олардың отбасы мүшелері банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді, сондай-ақ мемлекеттік қатысуы бар кредиттік бюродан алынатын кредиттер бойынша берешек сомасы, кредиттер бойынша мерзімдік (ай сайынғы) төлемдер, мерзімі өткен және (немесе) қалдық берешек сомасы туралы мәліметтерді қоса алғанда, дербес деректерді жинауға, өңдеуге, тексеруге, өзектендіруге және беруге келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызмет көрсетуші өтініш келіп түскен күннен кейінгі бір жұмыс күні ішінде келіп түскен құжаттарды қарайды және өтініш беруші ұсынған құжаттар топтамасының толықтығы мен дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың толық емес топтамасы және (немесе) қолданылу мерзімі өткен құжаттар ұсынылған жағдайда қызмет көрсетуші Тізбеге сәйкес өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет көрсетуші басшысының электрондық цифрлық қолтаңбасымен қол қойылған өтінішті қабылдаудан бас тарту туралы хабарлама осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтініш берушіге жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі қызмет көрсетуші өтініш түскен күннен кейінгі 1 (бір) жұмыс күні ішінде өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасауы туралы әшкерелейтін мәліметтердің бар-жоғын және оның террористік немесе экстремистік ұйымдарға қатыстылығы туралы өзге де ақпаратты тексеру үшін ішкі істер органдарының аумақтық бөлімшелеріне және тиісті өңірлердің ұлттық қауіпсіздік органдарына сұрау салулар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ішкі істер органдарының және ұлттық қауіпсіздік органдарының аумақтық бөлімшелері өтініш берушілердің құжаттар топтамасын алған күннен кейінгі 20 (жиырма) жұмыс күні ішінде өтініш берушінің Қазақстан Республикасының аумағында құқық бұзушылықтар жасауы туралы әшкерелейтін мәліметтердің бар-жоғы және оның террористік немесе экстремистік ұйымдарға қатыстылығы туралы өзге де ақпараттың бар немесе жоқ екендігі жөнінде қызмет көрсетушіге ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызмет көрсетуші ішкі істер органдарының және ұлттық қауіпсіздік органдарының аумақтық бөлімшелерінен ақпарат түскен күннен кейінгі 3 (үш) жұмыс күні ішінде өтінішті оған қоса берілген құжаттарымен бірге Комиссияның қарауына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия қызмет көрсетушіден өтініш келіп түскен күннен кейінгі 3 (үш) жұмыс күні ішінде оны қарайды және өтініш берушіге қандас мәртебесін беруден бас тарту не Қазақстан Республикасының Үкіметі белгіленген өңірлерге қоныстандыру үшін қандас мәртебесін беру туралы ұсыным шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас мәртебесін беру не оны беруден бас тарту туралы ұсыным Комиссиямен қабылданып, хаттамамен ресімделеді. Комиссияның әрбір отырысы барысында этникалық қазақтардың өтініштерін қарау процесі бейнетаспаға жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қызмет алушының қалауы бойынша мемлекеттік көрсетілетін қызмет осы Қағидалардың 2-қосымшаларына сәйкес "Қандас мәртебесін беру" мемлекеттік көрсетілетін қызметімен (бұдан әрі - "бір өтініш" мемлекеттік көрсетілетін қызметі) бірге "бір өтініш" негізінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26814,90 +27452,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша қызмет көрсету мерзімі – 30 (отыз) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша мемлекеттік көрсетілетін қызмет көрсетудің нәтижесі – осы Қағидаларға 2-қосымшаға сәйкес қандас куәлігін беру не оны көрсетуден бас тарту туралы дәлелді жауап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Ұсынылған құжаттар бойынша дәлелді ескертулер бойынша шешім қабылдаған кезде, қызмет көрсетушінің өкілі Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы шешімді (портал немесе электрондық пошта арқылы), сондай-ақ қызмет алушы алдын ала шешім бойынша өз ұстанымын білдіре алуы үшін тыңдаудың уақытын, орнын (және тәсілін) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау хабарлама жіберілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26926,680 +27564,730 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет алушы дәлелді себептермен тыңдауға қатыса алмаса, тыңдау олардың келмеу себептері аяқталғанға дейін кейінге қалдырылады, бұл ретте қызмет алушы растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет көрсетушінің басшысының электрондық цифрлық қолтаңбасымен қол қойылған өтінішті одан әрі қараудан дәлелді бас тарту өтініш берушіге электрондық құжат түрінде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қызмет көрсетуші Комиссия ұсыным шығарған күннен кейінгі 1 (бір) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қандас мәртебесін беру туралы не өтініш берушіге қандас мәртебесін беруден бас тарту туралы шешім қабылдайды және қабылданған шешімді "Қандас" ААЖ арқылы өтініш берушіге Қазақстан Республикасының шет елдердегі мекемесіне не Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас мәртебесін беру туралы шешім қабылдаған кезде Қызмет көрсетуші шешім қабылданғаннан кейін үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушінің және оның отбасы мүшелерінің (болған жағдайда) деректерін "Жеке тұлғалар" мемлекеттік дерекқоры арқылы тексеріп, олардың жеке сәйкестендіру нөмірі (бұдан әрі - ЖСН) бар-жоғын анықтайды. Егер ЖСН Жеке тұлғалардың мемлекеттік дерекқорында болмаса, ол "Қандас" АЦЖ арқылы көші-қон полициясының ЦЖ-да ЖСН жасау туралы электрондық сұрау жібереді. ЖСН бар екені анықталған кезде, жаңа ЖСН жасалмайды және қолда бар ЖСН пайдаланылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қандастарға арналған жеке ықпалдастыру және бейімдеу жоспарын бекітеді және іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қандас куәлігін "Қандас" ААЖ-да белгі қоя отырып береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қандастарды ықпалдастыру және бейімдеу жөніндегі міндеттемелерді, сондай-ақ жұмыс күшінің ұтқырлығын арттыру мақсатында ерікті қоныс аудару жәрдемдесу бойынша көрсетілетін мемлекеттік қолдау шараларын орындау мақсатында Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 бұйрығымен бекітілген (ҚР Әділет министрлігінде 2023 жылғы 23 маусымда № 32880 тіркелген) Жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікті түрде қоныстандыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен бес жыл мерзімге әлеуметтік келісімшарт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Алдын ала шешімде белгіленген мерзімде өтініш беруші келмеген жағдайда, қандас мәртебесін беру туралы мақұлдау шешімі күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қандас мәртебесінің күші мынадай жағдайларда жойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қандастың Қазақстан Республикасының азаматтығын алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтығының болғанын растайтын тарихи деректердің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініш берушінің немесе оның отбасы мүшелерінің этникалық тиесілігін теріске шығаратын фактілердің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z235" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының өзге өңірлеріне тұрақты тұруға кету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z236" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасында тұрақты тұруға рұқсат алғанға дейін бес жыл ішінде банктік шотта орналастырылған төлем қабілеттілігін растамағанда;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      4-1) Қазақстан Республикасының Үкіметі айқындаған қоныстану өңірлерінде қандас мәртебесі берілген күннен бастап үш ай ішінде тұрақты тұруға рұқсат алу үшін өтініш жасамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z237" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының азаматтығын алғанға дейін бес жыл ішінде банктік шотта орналастырылған төлем қабілеттілігін растамағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z238" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасында тұрақты тұруға рұқсат алған сәттен бастап Қазақстан Республикасының азаматтығын алғанға дейін еңбек өтілі мен ресми табысын жыл сайын растамағанда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z239" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қоғамдық тәртіпке және адамгершілікке қол сұғатын (екі және одан да көп рет), мемлекеттік билік институтына, белгіленген басқару тәртібіне қатысты әкімшілік құқық бұзушылықтар жасаған, жол жүрісі қағидаларын үнемі бұзғанда (үш және одан да көп рет);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z240" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ауыр және аса ауыр қылмыстар жасаған, бір жыл ішінде қылмыстық теріс қылық жасағаны үшін сотталған, Қазақстан Республикасының аумағында онша ауыр емес және орташа ауырлықтағы қылмыстар үшін алынбаған немесе өтелмеген соттылығы болған жағдайда.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve">, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады); ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көші-қон саласындағы мемлекеттік қызмет көрсетуге қатысты қызмет көрсетушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) қатысты шағым қызмет көрсетушінің басшысына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға Қазақстан Республикасының заңнамасына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызмет көрсетушіге келіп түскен өтініш берушінің шағымы тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралады. Шағым тіркелген күн оны қарау мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға келіп түскен өтініш берушінің шағымы тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік корпорация қызметкерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) қатысты шағым Мемлекеттік корпорация басшысына немесе ақпараттық технологиялар саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жергілікті атқарушы органның мемлекеттік қызмет көрсетуге қатысты шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы органның басшысына немесе мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды берген өтініш берушіге мерзімнің ұзартылғаны және оның себептері көрсетіле отырып, жазбаша түрде (шағым қағаз жеткізгіште берілген жағдайда) немесе электрондық нысанда (шағым электрондық түрде берілген жағдайда) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -27904,68 +28592,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тұрғылықты меекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29890,50 +30578,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31235,233 +31961,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қызмет алушыдан талап етілетін құжаттар мен ақпараттың тізбесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызмет көрсету үшін талап етілетін құжаттар мен мәліметтердің тізбесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш беруші келесі құжаттарды ұсынады:</w:t>
-[...53 lines deleted...]
-2) өтініш берушінің және оның отбасы мүшелерінің (бар болса) жеке басын куәландыратын құжаттардың көшірмелері, нотариалды куәландырылған қазақ немесе орыс тілдеріне аудармасымен;</w:t>
+Өтініш беруші мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жалпы тәртіппен мәртебе алу үшін Қазақстан Республикасының шетелдегі мекемесі арқылы не Мемлекеттік корпорацияға жүгіну қажет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өмірбаян (еркін нысанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш берушінің және оның отбасы мүшелерінің (бар болған жағдайда) жеке басын куәландыратын құжаттарының қазақ немесе орыс тіліне нотариат куәландырған аудармасымен бірге көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) өтініш берушінің осы Қағидалардың 2-тармағының 18) тармақшасында көзделген шартқа сәйкестігін айқындайтын құжаттардың көшірмелері (туу туралы куәлік, шетелдік паспорт, азаматтығы жоқ адамның куәлігі, этникалық қазақтар шыққан елдің уәкілетті органдары берген, үміткерлердің ұлтын растайтын өзге де ресми құжаттар), егер "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңының 11-бабының </w:t>
+3) осы Қағидалардың 2-тармағының 18) тармақшасында көзделген шартқа өтініш берушінің сәйкестігін растайтын құжаттардың көшірмелері (туу туралы куәлік, шетелдік паспорт, азаматтығы жоқ адамның куәлігі, этникалық қазақтар шыққан елдің арнайы органдары берген үміткерлердің ұлтын растайтын өзге де ресми құжаттар), "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 11-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-1) тармақшасында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген Қазақстан Республикасының азаматтығын жеңілдетілген (тіркеу) тәртібімен және қандас мәртебесін алуға үміткер адамдардың қазақ ұлтына жататындығын айқындау жөніндегі Комиссияның ұсынымы болмаған жағдайда.</w:t>
-[...53 lines deleted...]
-Жеке басын куәландыратын құжаттар туралы мәліметтерді қызмет көрсетуші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+              <w:t xml:space="preserve"> көзделген қандас мәртебесін және Қазақстан Республикасының азаматтығын оңайлатылған (тіркеу) тәртібімен алуға үміткер адамдардың қазақ ұлтына жататынын айқындау жөніндегі комиссияның ұсынымы болмаған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасында тұрақты тұру үшін иммигранттарды критериалдық бағалаудан өткені туралы хабарлама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өзінің төлем қабілеттілігін растайтын құжат (банк шотында кемінде 1320 АЕК мөлшерінде ақшалай қаражаттың болуы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар салыстырып тексеру үшін түпнұсқаларымен және көшірмелерімен ұсынылады, содан кейін құжаттардың түпнұсқалары (өмірбаянды қоспағанда) өтініш берушіге қайтарылады. Сондай-ақ электрондық көшірмелер мен мемлекеттік дерекқорлардағы мәліметтерді пайдалануға жол беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31975,100 +32719,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандас мәртебесін беру туралы өтінішті қабылдау туралы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ХАБАРЛАМА №_______ ____ ______ ж._______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы хабарлама арқылы этникалық қазақ ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32657,80 +33401,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қызмет алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту № ___________________ қолхат </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32796,143 +33540,181 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру туралы қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандас мәртебесін беру немесе беруден бас тарту туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">20___ жылғы "__" ________ № ________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ШЕШІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                     (жергілікті атқарушы органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңына сәйкес қандас мәртебесін беру немесе беруден бас тарту туралы өтінішті қарап,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33364,50 +34146,84 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас мәртебесінің жарамдылығы өтініш берушінің осы шешімде көрсетілген қоныс аудару өңіріне келген және Қандас туралы куәлікті алған күнінен басталады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қандас мәртебесін беру туралы шешім Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 30 қаңтардағы № 41, Қазақстан Республикасы Ішкі істер министрінің 2026 жылғы 30 қаңтардағы № 60 және Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 30 қаңтардағы № 47 бірлескен бұйрығымен бекітілген "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру немесе ұзарту" мемлекеттік қызметтерін көрсету бойынша пилоттық жобаны іске қосу және іске асыру туралы" бұйрықпен бекітілген Қандас мәртебесін беру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша жойылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Басшы ________________ _______________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">              (қолы/ мөрі)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -33503,68 +34319,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру туралы қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35229,70 +36045,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="159"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе/Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігінің мерзімі қандас қандас мәртебесін алған күннен бастап бес жыл өткеннен кейін тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35652,324 +36468,324 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында шетелдіктерге және азаматтығы жоқ адамдарға тұрақты тұруға рұқсат беру жөніндегі мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы қағидалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Қазақстан Республикасында шетелдіктер мен азаматтығы жоқ адамдарға тұрақты тұруға рұқсат беру қағидалары "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар мынадай терминдер пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілген қызметті алушы – Қазақстан Республикасында тұрақты тұруға үміткер көшіп келушілер қатарынан жеке тұлға және оның отбасы мүшелері (болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көшіп келудің әлеуетті өлшемшарттық бағалау жүйесі – балдық модельге негізделген, әлеуметтік-демографиялық, білім беру, тілдік, кәсіптік және өзге де бейімделу көрсеткіштерінің жиынтығы бойынша көшіп келуге өтініш берушілерді сандық бағалауға және саралауға арналған құрылымдалған құрал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасында тұрақты тұру үшін көшіп келушілердің әлеуетті өлшемшарттық бағалаудан өткені туралы хабарлама – көшіп келушілердің әлеуетті өлшемшарттық бағалау жүйесінен өту нәтижелері негізінде қабылданатын "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік көрсетілетін қызметтерін одан әрі алуға жолберу не жолбермеуден бас тарту туралы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның құжаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын облыстың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органы.; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көші-қон қызметінің бөлімі (бөлімшесі, тобы) қызметкері (бұдан әрі – КҚҚ қызметкері) – Қазақстан Республикасында тұрақты тұруға рұқсат алу туралы өтініштерді өңдеу мен қарауды жүзеге асыратын облыстардың, республикалық маңызы бар қалалардың және астананың полиция департаменттерінің көші-қон қызметі бөлімшелерінің лауазымды тұлғасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасында тұрақты тұруға рұқсат (бұдан әрі – ТТР) – Қазақстан Республикасының заңнамасында белгіленген талаптар сақталған жағдайда шетелдіктер мен азаматтығы жоқ адамдарға ішкі істер органдары беретін және оларға Қазақстан Республикасының аумағында тұрақты тұру құқығын беретін құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z193" w:id="170"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасындағы шетелдіктің тұруға ықтиярхаты (бұдан әрі – ыхтиярхат) – Қазақстан Республикасының аумағында шетелдіктің жеке басын куәландыратын және оның Қазақстан Республикасында тұрақты тұруға рұқсат алғанын растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z194" w:id="171"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "migration.enbek.kz" көші-қон процесі порталы (бұдан әрі - портал) – мигранттарды тіркеу мен қозғалысын қамтамасыз ететін, сондай-ақ көші-қон қызметтерін көрсетуді бақылайтын Электрондық еңбек биржасының (enbek.kz) цифрлық экожүйесінің ішкі жүйесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z195" w:id="172"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" және "Қандас мәртебесін беру" мемлекеттік қызметтерін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z196" w:id="173"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Ішкі істер министрлігінің көші-қон қызметінің аумақтық органы тарапынан "ХҚКО" ИАЖ МО АЖО және КҚЖ АЖ арқылы, Қазақстан Республикасында заңды негіздерде қоныстандыру өңірлерінде кемінде бір жыл тұрған жағдайда және халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган беретін "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметті одан әрі алуға рұқсат туралы көшіп келушілерді өлшемшарттық бағалаудан өткені туралы хабарламаны шетелдік алған кезде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті қабылдау және оның нәтижесін беру көшіп келудің тұрғылықты жері бойынша Қазақстан Республикасының Үкіметі бекіткен (Ақмола облысы (Қосшы қаласын, Аршалы және Целиноград аудандарын қоспағанда), Шығыс Қазақстан облысы, Қостанай облысы, Павлодар облысы, Солтүстік Қазақстан облысы, Абай облысы және Ұлытау облысы) Қазақстан Республикасына тұрақты тұруға келетін көшіп келушілерді қоныстандыруға арналған өңірлерде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалдары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36024,70 +36840,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="174"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасында уақытша тұратын келесі шетелдіктер немесе азаматтығы жоқ адамдар (бұдан әрі - қызмет алушы) мемлекеттік қызметке өтініш бере алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - тұрақты тұруға арналған визамен (B8);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36170,170 +36986,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - оларға берілген виза санатына қарамастан этникалық қазақтар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасында босқын мәртебесі барлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="175"/>
+    <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызмет алушы "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының (бұдан әрі – ААҮ МК) филиалдарына келесі құжаттар тізімімен жүгінуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z199" w:id="176"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган немесе Қазақстан Республикасының шетелдегі мекемелері берген "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметті одан әрі алуға рұқсат туралы көшіп келушілердің өлшемшарттық бағалаудан өткені туралы хабарлама (кәмелетке толмағандарды, әрекетке қабілетсіз адамдарды, инвестициялар жөніндегі уәкілетті органның өтініші бойынша инвесторларды, тізбесі халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекітетін сұранысқа ие кәсіптерге ие шетелдіктерді қоспағанда) және өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе уәкілетті мемлекеттік органдардың өтініштері бойынша бірегей құзыреттері мен жетістіктеріне ие тұлғалар;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="177"/>
+      1) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган немесе Қазақстан Республикасының шетелдегі мекемелері берген "Шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасында тұрақты тұруға рұқсат беру" мемлекеттік көрсетілетін қызметті одан әрі алуға рұқсат туралы көшіп келушілердің өлшемшарттық бағалаудан өткені туралы хабарлама (инвестициялар жөніндегі уәкілетті органның өтініші бойынша инвесторларды, тізбесі халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекітетін сұранысқа ие кәсіптерге ие шетелдіктерді және өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе уәкілетті мемлекеттік органдардың өтініштері бойынша бірегей құзыреттері мен жетістіктеріне ие тұлғалар, сондай-ақ олардың отбасы мүшелері, кәмелетке толмағандар, әрекетке қабілетсіз адамдар, бұрынғы отандастар, отбасын біріктіру мақсатында (ата-аналарымен) келген алпыс жастан асқан адамдар және ерлі-зайыптылардың бірі Қазақстан Республикасының азаматы не Қазақстан Республикасында тұрақты тұратын шетелдік азамат болған жағдайда, Қазақстан Республикасының заңнамасында танылатын некеде кемінде бір жыл тұрған және ерлі-зайыптылардың қайта қосылуы мақсатында келген адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) шетелдіктерге және азаматтығы жоқ адамдарға Қазақстан Республикасында уақытша және тұрақты тұруға рұқсат беру қағидаларына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12880 болып тіркелген) (бұдан әрі – Қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасында тұрақты тұруға рұқсат беру туралы өтініш-сауалнама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z201" w:id="178"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолданылу мерзімі өтініш берілген күнінен кейін 180 күнтізбелік күннен асатын өтініш берушінің шетелдік паспортының, азаматтығы жоқ адамның құжатының көшірмесі және түпнұсқасы (салыстыру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z202" w:id="179"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Визалық режимдегі елдер үшін паспортта визаның болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - В8 санатындағы тұрақты тұруға арналған виза;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36400,384 +37216,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - берілген визаның санатына қарамастан этникалық қазақтар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасымен визасыз кіру және болу тәртібі туралы келісімдер жасасқан мемлекеттерден келген адамдар үшін В8 санатындағы виза құжаттар тапсырылғаннан кейін ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 30 маусымдағы № 531 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33001 болып тіркелген) бекітілген Қазақстан Республикасында тұрақты тұруға рұқсаттар алуға үміткер шетелдіктердің және азаматтығы жоқ адамдардың Қазақстан Республикасында болу кезеңінде төлем жасау қабілеттігін растау қағидаларына сәйкес өзінің төлем қабілеттілігін (өтінішті қарау кезеңінде банк шотында кемінде 1320 АЕК қаражаты болған жағдайда 5 жыл ішінде одан әрі жыл сайын растай отырып), немесе төлем қабілеттілігін растаудан босату негіздерінің бар екенін растайтын құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшіп келуші Қазақстан Республикасында тұрақты тұруға рұқсат алған кезде өзінің төлем қабілеттілігін растау туралы құжатты көші қон қызметіне тұрақты тұруға рұқсат алған күннен бастап жыл сайын ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тиісті елдің құзыретті органы берген (Қазақстан Республикасында босқын мәртебесі бар адамдарды қоспағанда, халықаралық шарттарда басқаша көзделмесе) азаматтығы және/немесе тұрақты тұрғылықты жері бойынша соттылығының жоқтығын (немесе соттылығының жоқтығын) растайтын құжат (жеке деректер өзгерген жағдайда (толық аты-жөні, туған күні);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z205" w:id="182"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 14 жастан 18 жасқа дейінгі баланың Қазақстан Республикасында тұрақты тұруға нотариалды куәландырылған келісімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z206" w:id="183"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жеке немесе заңды тұлғамен нотариалды куәландырылған келісім (қызмет алушылар үшін Қазақстан Республикасында болған кезде олардың төлем қабілеттілігін растайтын) немесе жеке немесе заңды тұлғаның өтініш берушінің тұруы және тұрақты тіркелуі үшін тұрғын үймен қамтамасыз ету туралы нотариалды куәландырылған өтініші (төлем қабілеттілігін растаудан босатылған қызмет алушылар үшін). Бұл құжаттың жарамдылық мерзімі берілген күннен бастап 180 күнтізбелік күнді құрайды. Өтініш берушінің тұрғын үйі болса, мүлікке меншік құқығы туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Шетелдіктерде және азаматтығы жоқ адамдарда болуы олардың Қазақстан Республикасына келуіне тыйым салатын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2011 жылғы 30 қыркүйектегі № 664 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7274 болып тіркелген), сәйкес шетелдікке жүргізілген медициналық куәландыру туралы, Қазақстан Республикасына шетелдіктер мен азаматтығы жоқ адамдардың кіруіне тыйым салынатын аурулардың жоқ екенін растайтын анықтаманың өзінде көрсетілген қолданылу мерзіміне, бірақ 90 (тоқсан) күнтізбелік күннен аспайтын мерзімге анықтама (028/у нысанындағы медициналық анықтама);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өлшемі 35x45 мм бір фотосурет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z209" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік баждың төленгенін растайтын құжат (4 АЕК);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z210" w:id="187"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z210" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) салалық мемлекеттік органның Қазақстан Республикасының Ұлттық сыныптауышының (бұдан әрі - ҰСТ) сабақ тобын көрсете отырып және ҰСТ (кәсіп, дағдылардың деңгейі мен мамандануы, диплом, мамандандыру бойынша жұмыс өтілі, біліктілік деңгейі) талаптарына сәйкес келетін өтінішхаты – "Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін талап етілетін кәсіптердің тізбесін және оның қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 ақпандағы № 49 бұйрығымен бекітілген Қазақстан Республикасында тұрақты тұруға рұқсат берудің оңайлатылған тәртібі белгіленетін, талап етілетін кәсіптер тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жауап беретін адамдар ұсынады (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31938 болып тіркелген), уәкілетті мемлекеттік органның дәлелді өтінішхаты – өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе бірегей құзыреттері мен жетістіктеріне ие тұлғаларға қызмет алушылар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) салалық мемлекеттік органның Қазақстан Республикасының Ұлттық сыныптауышының (бұдан әрі - ҰСТ) сабақ тобын көрсете отырып және ҰСТ (кәсіп, дағдылардың деңгейі мен мамандануы, диплом, мамандандыру бойынша жұмыс өтілі, біліктілік деңгейі) талаптарына сәйкес келетін өтінішхаты – "Шетелдіктердің Қазақстан Республикасында тұрақты тұруға рұқсат алуы үшін талап етілетін кәсіптердің тізбесін және оның қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 ақпандағы № 49 бұйрығымен бекітілген Қазақстан Республикасында тұрақты тұруға рұқсат берудің оңайлатылған тәртібі белгіленетін, талап етілетін кәсіптер тізбесінің талаптарына жауап беретін адамдар ұсынады (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31938 болып тіркелген), уәкілетті мемлекеттік органның дәлелді өтінішхаты – өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе бірегей құзыреттері мен жетістіктеріне ие тұлғаларға қызмет алушылар.;</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="188"/>
+      Қазақстан Республикасының бейрезиденттері болып табылатын және Қазақстан Республикасының аумағында инвестициялық қызметті жүзеге асыратын адамдарға инвесторлық виза алуға арналған, инвестициялар жөніндегі уәкілетті орган берген өтінішхат – визасыз режимі бар елдерден келген инвесторлар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) "Дактилоскопиялық және геномдық тіркеуді жүргізу қағидаларынан бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2024 жылғы 30 қыркүйектегі № 730 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген саусақ ізін алу және геномдық тіркеу ережелеріне сәйкес берілген шетелдіктің немесе азаматтығы жоқ адамның саусақ ізін алу туралы куәлігі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35161 тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z212" w:id="189"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) оның азаматтығы бар мемлекеттің жазбаша келісімі немесе кету парағы не шетелге тұрақты тұруға кетуге қарсылықтың (шектеудің) болмауы туралы басқа құжат (халықаралық шарттарда өзгеше көзделмесе, Қазақстан Республикасында босқын мәртебесі бар адамдарды қоспағанда), егер азаматтығы бар елдің заңнамасымен көзделген осындай анықтаманы алуға мүмкін болғанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер оларды алу мүмкіндігі азаматтығы бар елдің заңнамасында көзделмесе, мұндай құжаттарды ұсыну талап етілмейді, бұл туралы уәкілетті органның атына шет мемлекет тарапынан растау бар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="190"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осы қағидаларға 2-қосымшаға сәйкес дербес деректерді өңдеуге және дербес деректерді шетелдік мемлекеттердің аумағында трансшекаралық беруге келісім-өтініш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z214" w:id="191"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) және 5) тармақшаларда көрсетілген құжаттардың қолданылу мерзімі 180 күнтізбелік күннен асатын жағдайда оларды қабылдауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасындағы басқа мемлекеттердің дипломатиялық өкілдіктері мен консулдық мекемелері арқылы басқа мемлекеттің азаматтығын алған және Қазақстан Республикасында тұрақты тіркеуі бар немесе Қазақстан Республикасының азаматтығының тоқтатылуына байланысты тіркеуден айырылған және Қазақстан Республикасынан тыс жерлерге шықпаған қызмет алушы 1), 2), 3), 5), 7), 9), 10) және 12) тармақшаларында көрсетілген құжаттарды ұсынуы тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36821,69 +37657,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер олар Қазақстан Республикасынан тыс жерде тұрса, екінші ата-ананың (екі ата-ананың да) нотариалды куәландырылған келісімі туралы өтініш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балаларға тұрақты тұруға рұқсат алу үшін құжаттарды олардың заңды өкілдері оларды білдіруге өкілеттігін растайтын құжаттармен бірге ұсынады.</w:t>
+      Қазақстан Республикасында тұрақты тұруға рұқсат алу үшін құжаттарды тапсырған кезде, ата-аналары (ата-анасының бірі) Қазақстан Республикасында тұрақты тұратын шетелдіктер болып табылатын үш жасқа толмаған балаларға қатысты баланың шетелдік паспорты болған жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер балалар Қазақстан Республикасына тұрақты тұруға ата-анасымен (ата-аналарымен) бірге келген жағдайда, құжаттарды жеке қабылдауға жол берілмейді және олар бір уақытта қабылданады.</w:t>
+      Балаларға Қазақстан Республикасында тұрақты тұруға рұқсат алу үшін құжаттарды олардың заңды өкілдері өкілдік ету өкілеттіктерін растайтын құжаттарды ұсына отырып береді. Балалар Қазақстан Республикасына ата-анасымен (ата-аналарымен) бірге тұрақты тұруға келген жағдайда, құжаттарды бөлек қабылдауға жол берілмейді және олар бір мезгілде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шет тілінде жасалған құжаттар қазақ немесе орыс тілдеріне аударылуы тиіс. Бір тілден екінші тілге аударманың дәлдігін "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -36943,107 +37779,127 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve">, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады); ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="192"/>
+    <w:bookmarkStart w:name="z233" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Қазақстан Республикасында тұрақты тұруға рұқсат беруден бас тартылады не бұрын берілген рұқсат мынадай шетелдіктер мен азаматтығы жоқ адамдарға қатысты күші жойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңсыз келген, сондай-ақ қылмыс жасағаны үшiн өздерi шыққан елдердiң заңнамасы бойынша қудалауға ұшыраған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37704,72 +38560,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мемлекеттік қызмет көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің немесе тексерудің теріс қорытындысы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> талаптары, 5-тармақтың 1), 4), 13) тармақшалары және 5-1-тармақтың 26), 29), 30) тармақшалары кәмелетке толмағандарға, инвесторларға, тізбесін халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекітетін сұранысқа ие мамандықтарға ие шетелдіктерге және өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе уәкілетті мемлекеттік органдардың өтініштері бойынша бірегей құзыреттері мен жетістіктеріне ие тұлғалар.</w:t>
+        <w:t>
+      Осы Қағидалардың 3-тармағының талаптары, 5-тармақтың 1), 4), 13) тармақшалары және 5-1-тармақтың 26), 29), 30) тармақшалары инвесторларға, тізбесін халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бекітетін сұранысқа ие мамандықтарға ие шетелдіктерге, өзге де шетел азаматтары, экономикалық дамуға елеулі үлес қосатын, басым экономикалық және әлеуметтік жобаларды іске асыруға қатысатын немесе уәкілетті мемлекеттік органдардың өтініштері бойынша бірегей құзыреттері мен жетістіктеріне ие тұлғаларға, және олардың отбасы мүшелеріне, сондай-ақ кәмелетке толмағандарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке басын куәландыратын құжаттарының болмауына байланысты не 1974 жылғы үлгідегі КСРО паспорты негізінде азаматтығы жоқ адамдар деп танылған адамдарға қатысты осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -37819,191 +38655,247 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрекетке қабілетсіз адамдарға қатысты осы Қағидалардың 3-тармағының, 5-тармақтың 1) тармақшасының, 5-1-тармақтың 21), 26), 29), 30) тармақшаларының ережелері қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-тармақтың осы Қағидалардың екінші абзацының ережелері бұрынғы отандастарға, ерлі-зайыптыларды кемінде бір жыл заңды некеде тұрған, олардың біреуі Қазақстан Республикасының азаматы болып табылатын, Қазақстан Республикасының заңнамасымен танылатын некеде тұрған жұбайлардың қосылуы мақсатында келген адамдарға, сондай-ақ Байқоңыр қаласында тұратын шетелдіктерге осы елді мекенде ықтиярхат алу үшін жүгінген кезде қолданылмайды.</w:t>
-[...37 lines deleted...]
-        <w:t>, 5-тармағы 1) тармақшасының және 5-1-тармағының 26), 29), 30) тармақшаларының талаптары жасы алпыс жастан асқан, бұрынғы отандастар болып табылатын не отбасының қосылуы мақсатында келген адамдарға қолданылмайды.</w:t>
+      Осы Қағидалардың 3-тармағының екінші абзацының ережесі Байқоңыр қаласында тұратын шетел азаматтары осы елді мекенде Қазақстан Республикасында тұрақты тұруға рұқсат алу үшін жүгінген жағдайда қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 3-тармағының, 5-тармағының 1) тармақшасының және 5-1-тармағының 26), 29), 30) тармақшаларының талаптары бұрынғы отандастарға, отбасы мүшелерімен (ата-аналарымен) бірігу мақсатында келген алпыс жастан асқан адамдарға, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес танылатын некеде кемінде бір жыл тұрған, ерлі-зайыптылардың біреуі Қазақстан Республикасының азаматы не Қазақстан Республикасында тұрақты тұратын шетелдік болып табылатын жағдайда ерлі-зайыптылардың бірігу мақсатында келген адамдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 5-1-тармағының 26), 30) тармақшаларының талаптары тарихи отанына оралу мақсатында келген этникалық қазақтарға және олардың отбасы мүшелеріне қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасының қосылуы мақсатында келген адамдар отбасылық қатынастарды растайтын құжаттарды (туу туралы куәлік, неке туралы куәлік) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Үздіксіз еңбек қызметі мен кірістерді растау кезінде құжаттар Қазақстан Республикасы Еңбек кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ал кәсіпкерлік қызмет бойынша – Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve">, ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.04.2026 № 100/НҚ және ҚР Ішкі істер министрінің 10.04.2026 № 263 (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен; ; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="193"/>
+    <w:bookmarkStart w:name="z215" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорациясының қызметкері құжаттардың тиісті тізілімді жасай отырып, түпнұсқаларын көші-қон қызметі бөлімдеріне бір (1) жұмыс күні ішінде Мемлекеттік корпорациясының курьері арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбе толық болмаған құжаттар белгіленген талаптарға сәйкес келмеген жағдайда Мемлекеттік корпорацияның қызметкері себебін көрсете отырып, дәлелді бас тартуды рәсімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38068,90 +38960,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет алушы ХҚО ИАЖ-да толтырылған өтініш нысанына смс-код арқылы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған сұраныс қызмет көрсетушінің қарауы үшін ХҚО ИАЖ-нан электрондық үкімет шлюзі арқылы Көші-қон полициясының ақпараттық жүйесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="194"/>
+    <w:bookmarkStart w:name="z216" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. КҚҚ қызметкері құжаттар келіп түскеннен кейін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z217" w:id="195"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z217" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 2 (екі) күнтізбелік күн ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қарайды, Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу комитетінің дерекқорлары бойынша соттылығының және іздеуде болуының бар-жоғы, қылмыстық немесе әкімшілік құқық бұзушылық жасағаны үшін орындалмаған міндеттемелерінің болуы туралы мәліметтерді; ішкі істер органдарының деректері бойынша шетелдіктің дактилоскопиялық тіркеуден өтуі туралы мәліметтерді; әділет органдарының деректері бойынша некенің болуы, туу фактілері және туыстық байланыстарды растау туралы мәліметтерді тексереді; сондай-ақ "Бүркіт" БӘАЖ деректері бойынша шетелдік немесе азаматтығы жоқ адамның Қазақстан Республикасының Мемлекеттік шекарасын кесіп өтуі туралы ақпаратты тексереді және шетелдік немесе азаматтығы жоқ адамның Қазақстан Республикасында болу заңдылығын, сондай-ақ тұрақты тұруға рұқсат алу үшін виза санатының сәйкестігін тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38162,70 +39054,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш беруші ұсынған құжаттарды алған және қараған кезде оларды QR-кодты сканерлеу функциясын және электрондық дерекқорлар мен ресми онлайн қызметтерді қоса алғанда, басқа да техникалық мүмкіндіктерді пайдаланып тексереді, ұсынылған ақпарат пен құжаттардың шынайылығы мен сенімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрақты сақтау мерзімінен қабылданған жеке есеп ісіне материалдарды қалыптастырады, олар осы Қағидаладың Ережелердің 8-қосымшасына сәйкес нысан бойынша пайдаланып тіркеледі. Журналдың сериялық нөмірі файлдың сериялық нөмірі ретінде де қызмет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="196"/>
+    <w:bookmarkStart w:name="z218" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 5 (бес) күнтізбелік күн ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызмет көрсетуші күнін, уақытын белгілейді және өтініш берушінің заңнамада белгіленген талаптарға сәйкестігін анықтау және өтініш нысанында көрсетілген ақпаратты нақтылау үшін Қазақстан Республикасында тұрақты тұруға рұқсат алуға өтініш берушілермен жеке әңгімелесу жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38254,86 +39146,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: МП АЖ мен ХҚК ИАЖ арасындағы интеграцияны іске асырған кезде, қызмет көрсетуші өтініш қаралғаннан және жоғарыда көрсетілген тексерулердің нәтижелері алынғаннан кейін қызмет алушыға сұхбат күні мен уақытын SMS арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әңгімелесудің қорытындысы бойынша МП АЖ арқылы сұхбаттасу парағы жасалады, оған қызмет көрсетуші мен қызмет алушы қол қояды және МП АЖ-ға тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Әңгімелесуден кейін 1 (бір) күнтізбелік күн ішінде мыналарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      келісу үшін материалдарды Қазақстан Республикасының ұлттық қауіпсіздік органдарының бекітуіне "Бүркіт" бірыңғай ақпараттық жүйесінде (БАҚ) ұсынады. Материалдарды келісу Қазақстан Республикасының ұлттық қауіпсіздік органдарының бекітуі 25 (жиырма бес) күнтізбелік күн ішінде аяқталады;</w:t>
+      ата-аналары (ата-анасының бірі) Қазақстан Республикасында тұрақты тұратын шетелдіктер болып табылатын бір жасқа толмаған балаларға қатысты материалдарды қоспағанда, келісу үшін материалдарды Қазақстан Республикасының ұлттық қауіпсіздік органдарының бекітуіне "Бүркіт" бірыңғай ақпараттық жүйесінде (БАҚ) ұсынады. Материалдарды келісу Қазақстан Республикасының ұлттық қауіпсіздік органдарының бекітуі 25 (жиырма бес) күнтізбелік күн ішінде аяқталады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем қабілеттілігін растайтын құжаттардың түпнұсқалығы туралы банк мекемесіне сұрау салу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -38346,342 +39238,422 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетелдіктің немесе азаматтығы жоқ адамның тұрғылықты жері бойынша учаскелік полиция инспекторының тексеруі үшін қоғамдық қауіпсіздік бөлімшелеріне ақпарат беру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелік полиция инспекторлары шетелдіктің немесе азаматтығы жоқ адамның тұрғылықты жері бойынша тексеру нәтижелері туралы есепті 10 күнтізбелік күн ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүдделі мемлекеттік органдардан жауаптар алынғаннан кейін 3 (үш) күнтізбелік күн ішінде тексеру нәтижелері бойынша КҚҚ қызметкері Қағидаларға 9-қосымшаға сәйкес нысан бойынша Қазақстан Республикасында тұрақты тұруға рұқсат беру не рұқсат беруден бас тарту туралы қорытынды шығарады және қабылданған шешім туралы ақпаратты КҚЖ АЖ-ға енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      есептік істі облыстардың, республикалық маңызы бар қалалардың және астананың Полиция департаменттерінің көші-қон қызметі басқармасына (бұдан әрі – ПД КҚБ) келісуге жібереді. ПД КҚБ 6 (алты) күнтізбелік күн ішінде қаралған қорытындыларды келіседі және бекітеді.</w:t>
+      есепке алу ісін облыстардың, республикалық маңызы бар қалалардың және астананың полиция департаменттері Көші-қон қызметі басқармасына (бұдан әрі – ПД КҚҚБ) келісуге жібереді. ПД КҚҚБ 6 (алты) күнтізбелік күн ішінде келісіп, Полиция департаментінің басшылығына бекітуге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды шығару алдында төлем қабілеттілігін растау мақсатында банк мекемесіне қайтадан сұрау салу жолданады және қарау кезеңінде жол берілген бұзушылықтар туралы мәліметтердің бар-жоғына ішкі істер органдарының есептері, құқық қорғау және арнаулы органдардың ақпараттық өзара іс-қимыл жүйесі, сондай-ақ Әкімшілік құқық бұзушылықтардың бірыңғай тізілімі бойынша тексеру жүргізіледі.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="199"/>
+      Рұқсат беруге не рұқсат беруден бас тартуға, сондай-ақ оның күшін жоюға қатысты қорытындыны астана, облыс және республикалық маңызы бар қала Полиция департаментінің бастығы не оның орынбасары бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды шығарылғанға дейін төлем қабілеттілігін растау мақсатында банк мекемесіне қайтадан сұрау салу жіберіледі және ішкі істер органдарының есептері, құқық қорғау және арнаулы органдардың ақпарат алмасу жүйесі, Әкімшілік құқық бұзушылықтардың бірыңғай тізілімі бойынша мәліметтердің болуы (қарау кезеңінде жол берілген бұзушылықтар бойынша) тұрғысынан тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушіден Қазақстан Республикасында тұрақты тұруға рұқсат беру мәселесі бойынша бұрын берілген өтінішті кері қайтарып алу туралы өтінішхат (өтініш) келіп түскен кезде, сондай-ақ өтініш беруші қайтыс болған жағдайда, қарауды тоқтату туралы қорытынды еркін нысанда жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, ҚР Ішкі істер министрінің 29.07.2026 № 534 және ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 18.08.2026 № 493/НҚ (ресми жарияланған күнінен бастап күшіне енеді және 31.12.2026 дейін қолданыста болады) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызмет көрсетуші мемлекеттік көрсетілетін қызмет көрсету мерзімі аяқталғанға дейін бір күннен кешіктірмей мемлекеттік қызмет нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z222" w:id="200"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z222" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бас тартылған жағдайда, Қазақстан Республикасында тұрақты тұруға рұқсат алу үшін қайта өтініш беру Қазақстан Республикасында тұрақты тұруға рұқсат беруден бас тарту туралы дәлелді шешім шығарылғаннан кейін 1 (бір) жылдан кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z223" w:id="201"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z223" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тұрақты тұруға рұқсат алған кезде қызмет алушы тіркеу есебіне қою және тұруға ықтиярхатты ресімдеу үшін Халыққа қызмет көрсету орталығына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тіркеу бойынша мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 30 наурыздағы № 267 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20192 нөмірімен тіркелген) бекітілген Қазақстан Республикасының халқын құжаттандыру және тіркеу мәселелері бойынша мемлекеттік қызметтер көрсету Қағидаларын белгіленген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="202"/>
+    <w:bookmarkStart w:name="z224" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызмет алушы уақытша тұруға рұқсат алу үшін тұрғылықты жері бойынша Мемлекеттік корпорацияға қызмет көрсету үшін қажетті келесі құжаттардың тізбесімен жүгінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z225" w:id="203"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z225" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданыстағы шетелдік паспорт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z226" w:id="204"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z226" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасында тұрақты тұруға рұқсат берілгені туралы хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z227" w:id="205"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z227" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Уақытша тұруға рұқсат бергені үшін мемлекеттік бажды төлегені туралы түбіртек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z228" w:id="206"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z228" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уақытша тұруға ықтиярхат беру жөніндегі мемлекеттік көрсетілетін қызмет Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 30 наурыздағы № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Азаматтығы жоқ адамдарға куәліктер және Қазақстан Республикасында тұрақты тұратын шетелдіктердің тұруын ықтиярхат беру" мемлекеттік қызметті көрсету Қағидаларына сәйкес көрсетіледі. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20195 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -38804,51 +39776,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="207"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шет мемлекеттің құзыретті органдарына </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -38875,69 +39847,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (тұратын жері, байланыс телефондары, электр. мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z231" w:id="208"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шет мемлекеттердің аумағында дербес деректерді өңдеуге және дербес деректерді трансшекаралық беруге келісім-өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41084,55 +42056,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41458,31 +42430,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>