--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="463de42" w14:textId="463de42">
+    <w:p w14:paraId="d1ade88" w14:textId="d1ade88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,126 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы министрінің 2026 жылғы 11 тамыздағы № 543 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Үкіметінің 2026 жылғы 30 шілдедегі № 676 ҚБП қаулысының 4-тармағына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Үкіметінің 2026 жылғы 30 шілдедегі № 676 ҚБП қаулысының 4-тармағына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Инфрақұрылымдық даму қорын қаржыландыру, оның қаражатын пайдалану және мониторингтеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -616,1806 +668,3200 @@
         <w:t>
       1. Осы Инфрақұрылымдық даму қорын қаржыландыру, оның қаражатын пайдалану және мониторингтеу қағидалары (бұдан әрі – Қағидалар) "Экономиканы жедел дамыту жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2026 жылғы 30 шілдедегі №676-қбпү қаулысының (бұдан әрі – Қаулы) 4-тармағына сәйкес әзірленген және Инфрақұрылымдық даму қорын қаржыландыру, оның қаражатын пайдалану және мониторингтеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z195" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Инфрақұрылымдық даму қоры (бұдан әрі – Қор) – ақшаны есепке жатқызу және жұмсау үшін Қаулыға сәйкес мемлекеттік қазынашылықта ашылған қолма-қол ақшаны бақылау шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2) жобалардың тізбесі (бұдан әрі – Тізбе) – Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің ____ жылғы № ___ бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № ____ болып тіркелген) Қор қаражаты есебінен қаржыландырылатын инвестициялық жобаларды іріктеу қағидаларына сай келетін және Қор қаражаты есебінен әрі қарай қаржыландыру үшін Республикалық бюджет комиссиясымен (бұдан әрі – РБК) мақұлданған жобалардың тізімі;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жобалардың тізбесі (бұдан әрі – Тізбе) – Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2026 жылғы 13 тамыздағы № 129 бұйрығымен бекітілген Қор қаражаты есебінен қаржыландырылатын инвестициялық жобаларды іріктеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № 129 Қағидалары) сай келетін және Қор қаражаты есебінен әрі қарай қаржыландыру үшін Республикалық бюджет комиссиясымен (бұдан әрі – РБК) мақұлданған жобалардың тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) кеңейтілген қазынашылық сүйемелдеу – Бюджет кодексінің 110-бабына сәйкес объектілерді салумен және реконструкциялаумен байланысты мемлекеттік инвестициялық жобаларды іске асыруға бөлінген қаражаттың нысаналы пайдаланылуына ағымдағы бақылауды жүзеге асыру, төлемдерді қолма-қол ақшаны бақылау шоттары арқылы жүргізудің барлық кезеңдерінде, оның ішінде квазимемлекеттік сектор субъектілері іске асыратын мемлекеттік инвестициялық жобаны іске асыруға барлық қатысушылардың – тапсырыс беруші, бас мердігер мен қосалқы мердігердің және кейінгі деңгейлердегі өнім берушілердің (кооперацияның бүкіл тізбегі бойынша) салықтарды және бюджетке төленетін басқа да төлемдерді төлеудің толықтығын қамтамасыз ету жөніндегі қызмет;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кеңейтілген қазынашылық сүйемелдеу – Қазақстан Республикасы Бюджет кодексінің 110-бабына сәйкес Тізбеге енгізілген мемлекеттік инвестициялық жобаларды іске асыруға бөлінген қаражаттың нысаналы пайдаланылуына, оның ішінде квазимемлекеттік сектор субъектілері, дербес білім беру ұйымы және (немесе) оның денсаулық сақтау саласындағы ұйымы іске асыратын жобалар бойынша қолма-қол ақшаны бақылау шоттары арқылы төлемдер жүргізу кезінде ағымдағы бақылауды жүзеге асыру жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4) тиісті саланың жергілікті уәкілетті органының Қор қаражаты есебінен қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ ЖУО ҚАБШ) – жергілікті атқарушы органдардың Қор қаражатының түсімдерін есепке жатқызумен және жұмсаумен байланысты операцияларды есепке алуға арналған қолма-қол ақшаны бақылау шоты;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті саланың жергілікті уәкілетті органының Инфрақұрылымдық даму қор қаражаты есебінен қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ ЖУО ҚАБШ) – жергілікті атқарушы органдардың Қор қаражатының түсімдерін есепке жатқызумен және жұмсаумен байланысты операцияларды есепке алуға арналған қолма-қол ақшаны бақылау шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      5) тиісті саланың орталық уәкілетті органының Қор қаражаты есебінен қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ ОМО ҚАБШ) – орталық мемлекеттік органдардың Қор қаражатының түсімдерін есепке жатқызумен және жұмсаумен байланысты операцияларды есепке алуға арналған қолма-қол ақшаны бақылау шоты;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тиісті саланың орталық уәкілетті органының Инфрақұрылымдық даму қор қаражаты есебінен қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ ОМО ҚАБШ) – орталық мемлекеттік органдардың Қор қаражатының түсімдерін есепке жатқызумен және жұмсаумен байланысты операцияларды есепке алуға арналған қолма-қол ақшаны бақылау шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      6) Қор қаражаты есебінен квазимемлекеттік сектор субъектісінің қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ КСС ҚАБШ) тиісті жобаны іске асыруға Қор қаржатын есепке жатқызуға және жұмсауға байланысты операцияларды есепке алу үшін квазимемлекеттік сектор субъекттісіне мемлекеттік қазынашылықта ашылатын қолма-қол ақшаны бақылау шоты.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Инфрақұрылымдық даму қор қаражаты есебінен квазимемлекеттік сектор субъектісінің қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ КСС ҚАБШ) Қор қаржатын есепке жатқызуға және жұмсауға байланысты операцияларды есепке алу үшін квазимемлекеттік сектор субъекттісіне мемлекеттік қазынашылықта ашылатын қолма-қол ақшаны бақылау шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3. Қор Ұлттық қордан берілетін трансферттер және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де түсімдер есебінен қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Инфрақұрылымдық даму қорының қаражаты есебінен дербес білім беру ұйымының қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ ДБҰ ҚАБШ) – Қор қаражатын есепке жатқызуға және жұмсауға байланысты операцияларды есепке алу үшін дербес білім беру ұйымына мемлекеттік қазынашылықта ашылатын қолма-қол ақшаны бақылау шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z202" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Инфрақұрылымдық даму қорының қаражаты есебінен дербес білім беру ұйымының денсаулық сақтау саласындағы ұйымының қолма-қол ақшаны бақылау шоты (бұдан әрі – ИДҚ ДБҰ ДСҰ ҚАБШ) – Қор қаражатын есепке жатқызуға және жұмсауға байланысты операцияларды есепке алу үшін дербес білім беру ұйымының денсаулық сақтау саласындағы ұйымына мемлекеттік қазынашылықта ашылатын қолма-қол ақшаны бақылау шоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Инфрақұрылымдық даму қоры Қазақстан Республикасының Ұлттық қордан берілетін трансферттер және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де түсімдер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджетті атқару жөніндегі орталық уәкілетті орган Қордың қолма-қол ақшаны бақылау шотын (бұдан әрі – Қор ҚАБШ) ашуды және Қор ҚАБШ-дан қаражат аударуды жүзеге асырады, Қор қаражатының жұмсалуына мониторинг жүргізуді, сондай-ақ Қордың түсімдері мен шығыстары туралы есептерді қалыптастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қор қаражатының түсімдері бойынша операциялар "Қазақстан Республикасының Бірыңғай бюджеттік сыныптамасының кейбір мәселелері" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 4 сәуірдегі № 151 бұйрығымен бекітілген Қазақстан Республикасының Бiрыңғай бюджеттiк сыныптамасына сәйкес есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Инфрақұрылымдық даму қорының қаражатын пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қор қаражатының бөлінуі Тізбеге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      ЖУО-ның Тізбе жобасына енгізуге өтінішхаты осы Қағидаларға 1-қосымшада белгіленген нысанға сәйкес келмеген кезде, ОМО өтінішхатты ЖУО-ға қайтаруды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тізбе жобасын бюджеттік жоспарлау жөніндегі орталық уәкілетті орган осы Қағидаларға қосымшаға сәйкес тиісті саланың орталық уәкілетті органдарының (бұдан әрі – ОМО) өтінішхаттары негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      ЖУО-ның өтінішхаты белгіленген талаптарға сәйкес келген жағдайда, ОУО оны мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде мемлекеттік органдардың немесе астананың, республикалық маңызы бар қалалардың, облыстардың даму жоспарларына, квазимемлекеттік сектор субъектілерінің даму жоспарларына және (немесе) іс-шарларына, сондай-автономды білім беру ұйымдарының ұзақ мерзімді даму стратегияларына сәйкестігі тұрғысынан қорытынды алу үшін бюджеттік саясат жөніндегі уәкілетті органға жібереді. Сонымен қатар өтінішхат Инфрақұрылымдық даму қорының қаражаты есебінен қаржыландырылатын инвестициялық жобасларды іріктеу қағидалары мен өлшемшарттарының талаптарына сәйкес болуы тиіс.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жергілікті атқарушы органдардың, квазимемлекеттік сектор субъектілерінің (бұдан әрі – КСС), дербес білім беру ұйымының (бұдан әрі – ДБҰ) және (немесе) оның денсаулық сақтау саласындағы ұйымының (бұдан әрі – ДБҰ ДСҰ) жобаларын қаржыландыру кезінде ОМО тиісті саланың жергілікті уәкілетті органдары (бұдан әрі – ЖУО), КСС, ДБҰ және (немесе) ДБҰ ДСҰ ұсынылған өтінішхаттарын олардың Қазақстан Республикасының Цифрлық кодексіне сәйкес электрондық құжат айналымы арқылы келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      ОМО-ның Тізбе жобасына енгізуге арналған өтінішхаты (бұдан әрі – өтінішхат) ЖУО-лардан келіп түскен өтінішхаттар және ОУО-ның өз бастамасы негізінде осы Қағидаларға 1-қосымшаға сәйкес әрбір объекті бойыншша жасалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖУО-ның, КСС-ның, ДБҰ-ның және (немесе) ДБҰ ДСҰ-ның Тізбе жобасына енгізуге өтінішхаты осы Қағидаларға қосымшада белгіленген нысанға сәйкес келмеген кезде, ОМО өтінішхатты ЖУО-ға, КСС-ға, ДБҰ-ға және (немесе) ДБҰ ДСҰ-ға қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖУО-ның, КСС-ның, ДБҰ-ның және (немесе) ДБҰ ДСҰ-ның өтінішхаты белгіленген талаптарға сәйкес келген жағдайда, ОМО оны мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде мемлекеттік органдардың немесе астананың, республикалық маңызы бар қалалардың, облыстардың даму жоспарларына, квазимемлекеттік сектор субъектілерінің даму жоспарларына және (немесе) іс-шарларына, сондай-ақ дербес білім беру ұйымының ұзақ мерзімді даму стратегияларына сәйкестігі тұрғысынан қорытынды алу үшін бюджеттік саясат жөніндегі уәкілетті органға жібереді. Сонымен қатар өтінішхат Инфрақұрылымдық даму қорының қаражаты есебінен қаржыландырылатын инвестициялық жобаларды № 129 Қағидаларына сәйкес болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОМО-ның Тізбе жобасына енгізуге арналған өтінішхаты ЖУО-дан, КСС-дан, ДБҰ-дан және (немесе) ДБҰ ДСҰ-дан келіп түскен өтінішхаттар және ОМО-ның өзінің өтінішхаты бойынша осы Қағидаларға қосымшаға сәйкес нысан бойынша әрбір объект бойынша жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ОМО өтінішхаты ведомстволық бюджет комиссиясы (бұдан әрі – ВБК) қарауға енгізілген күннен бастап 5 (бес) жұмыс күні ішінде мынадай құжаттар болған кезде қарайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      8. ОМО өтінішхатының жобасын ведомстволық бюджет комиссиясы (бұдан әрі – ВБК) қарауға енгізілген күннен бастап 5 (бес) жұмыс күні ішінде мынадай құжаттар болған кезде қарайды:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылыс нормативтеріне немесе коммерциялық ұсыныстарға сәйкес мемлекеттік инвестициялық жобаның құны бойынша есептер мен негіздемелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаражат бөлудің негізділігін растайтын құжаттар мен мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті атқарушы органдардың жобалары қаралған жағдайда – астананың, республикалық маңызы бар қаланың, тиісті облыстың әкімі қол қойған ЖУО-ның өтінішхаты, оған ЖУО басшысы немесе оның міндетін атқаратын адам қол қойған түсіндірме жазба қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ОМО басшысының орынбасары қол қойған түсіндірме жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инвестициялық ұсынысқа салалық сараптаманың қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бюджеттік инвестициялық жобаның техникалық-экономикалық негіздемесінің экономикалық сараптамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инвестициялық ұсынысқа экономикалық қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бюджеттік саясат жөніндегі уәкілетті органның қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасында белгіленген "толық бітіріп берілетін" құрылыс туралы ережелерге сәйкес келетін құжаттама қоса беріле отырып жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ВБК мақұлдаған ОМО-ның өтінішхаты (өңірлер мен объектілер бөлінісінде) 3 (үш) жұмыс күні ішінде электрондық құжат айналымы жүйесі арқылы РБК-ның қарауына енгізу үшін бюджеттік жоспарлау жөніндегі орталық уәкілетті органға мынадай құжаттармен бірге жіберіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мыналар көрсетілген объектілер тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобаларды іске асыру мерзімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобалау-сметалық құжаттаманың кешенді ведомстводан тыс сараптамасының оң қорытындыларына сәйкес жобалардың құны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ВБК хаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ОМО-ның өтінішхаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЖУО-ның өтінішхаты (жергілікті атқарушы органдардың жобалары қаралған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) республикалық инвестициялық жобалар бойынша қаражат бөлудің негізділігін растайтын құжаттар мен мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДБҰ және (немесе) ДБҰ ДСҰ жобалары бойынша өтінішхатқа қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жобаның ДБҰ-ның ұзақ мерзімді даму стратегиясына енгізілгенін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ДБҰ-ның бірінші басшысы немесе оны алмастыратын адам қол қойған ДБҰ өтінішхаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жобаны ДБҰ ұйымы іске асырған жағдайда – мұндай ұйымның жобаны іске асыру жөніндегі өкілеттіктерін растайтын құжаттар, сондай-ақ ұйымның бірінші басшысы қол қойған түсіндірме жазба қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бюджеттік жоспарлау жөніндегі уәкілетті орган ОМО өтінішхаты негізінде Қор қаражаты шегінде Тізбе жобасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      1) құрылыс нормативтеріне немесе комерциялық ұсыныстарға сәйкес мемлекеттік инвестициялық жобаның құны бойынша есептер мен негіздемелер.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбе жобасы әрбір объект бойынша көрсетіле отырып, объектілер тізбесінен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобаларды іске асыру мерзімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобалау-сметалық құжаттаманың кешенді ведомстводан тыс сараптамасының оң қорытындылары бойынша не Қазақстан Республикасының заңнамасында белгіленген "толық бітіріп берілетін" құрылысы туралы ережелерге сәйкес келетін құжаттамаға сәйкес жобалардың құны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. РБК мақұлдаған және Қор қаражаты есебінен қаржыландыру үшін Тізбеге енгізілген жобалардың құны РБК шешім қабылдаған күнгі Қор шотындағы қаражат сомасынан немесе Ұлттық қорды басқару жөніндегі кеңестің хаттамасында көрсетілген сомадан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      2) қаражат бөлудің негізділігін растайтын құжаттар мен мәліметтер;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. РБК мақұлдаған Тізбе 5 (бес) жұмыс күні ішінде төлем құжаттарын қалыптастыру, сондай-ақ Қор қаражатының пайдаланылуына одан әрі мониторинг жүргізу үшін бюджетті атқару жөніндегі орталық уәкілетті органға, мемлекеттік қазынашылыққа, тиісті ОМО-ға, ЖУО-ға, КСС-ға, ДБҰ-ға және (немесе) ДБҰ ДСҰ-ға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      3) жергілікті атқарушы органдардың жобалары қаралған жағдайда – астананың, республикалық маңызы бар қаланың, тиісті облыстың әкімі қол қойған ЖУО-ның өтінішхаты, оған ЖУО басшысы немесе оның міндетін атқаратын адам қол қойған түсіндірме жазба қоса беріледі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қор қаражаты Тізбеге енгізу үшін мақұлданған жобаларды іске асыруға жұмсалады, мыналарға байланысты шығыстарды қоспағанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      4) ОМО басшысының орынбасары қол қойған түсіндірме жазба;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жобалау-сметалық құжаттаманы әзірлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      5) инвестициялық ұсынысқа салалық сараптаманың қорытындысы;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық-экономикалық негіздемені және (немесе) техникалық тапсырманы және "толық бітіріп берілетін" құрылысының есептік құнын әзірлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      6) бюджеттік инвестициялық жобаның техникалық-экономикалық негіздемесінің экономикалық сараптамасы;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажетті сараптамалардан өтуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жер учаскелерін бөлуге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың осы тармағының 1), 2) және 3) тармақшаларында көрсетілген шығыстар тиісті бюджеттердің қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қор қаражаты мақұлданған Тізбеге енгізілген жобаларды іске асыруға жобалау-сметалық құжаттамамен бекітілген құн көлемінде, кешенді ведомстводан тыс сараптаманың оң қорытындысы болған кезде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген "толық бітіріп берілетін" құрылысы туралы ережелерге сәйкес келетін құжаттамаға сәйкес бағытталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жобалау-сметалық құжаттаманы түзетуге немесе оған техникалық-экономикалық негіздемеде немесе үлгілік жобада көзделмеген қосымша компоненттерді енгізуге байланысты Қор қаражаты есебінен іске асырылатын жобалардың сметалық құнының ұлғаюымен байланысты шығыстар тиісті жергілікті бюджеттің қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік инвестициялық жобаны іске асыруға тапсырыс беруші квазимемлекеттік сектор субъектісі (бұдан әрі – КСС) болып табылған жағдайда, мемлекеттік қазынашылықта квазимемлекеттік сектор субъектісіне қолма-қол ақшаны бақылау шоты ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қор ҚАБШ-нан ИДҚ ОМО ҚАБШ-на қаражат аударуды бюджетті атқару жөніндегі орталық уәкілетті орган РБК шешіміне және Тізбеге сәйкес "Қазынашылық-клиент" цифрлық жүйесі арқылы төлеуге берілетін шот негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИДҚ ОМО ҚАБШ-нан қаражатты одан әрі аудару тапсырыс берушіге және оның ведомстволық (ұйымдық) тиесілігіне қарай "Қазынашылық-клиент" цифрлық жүйесі арқылы төлеуге берілетін шоттың не төлем тапсырмасының негізінде мынадай тәртіппен дәйекті түрде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер тапсырыс беруші тиісті ЖУО-ға жататын КСС болып табылса – ИДҚ ОМО ҚАБШ-нан ИДҚ ЖУО ҚАБШ-на және одан әрі ИДҚ ЖУО ҚАБШ-нан ИДҚ КСС ҚАБШ-на;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер тапсырыс беруші тиісті ОМО-ға тікелей жататын КСС болып табылса – ИДҚ ОМО ҚАБШ-нан ИДҚ КСС ҚАБШ-на;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер тапсырыс беруші ДБҰ болып табылса – ИДҚ ОМО ҚАБШ-нан ИДҚ ДБҰ ҚАБШ-на;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер тапсырыс беруші ДБҰ-ның ДСҰ болып табылса – ИДҚ ОМО ҚАБШ-нан ИДҚ ДБҰ ҚАБШ-на және одан әрі ИДҚ ДБҰ ҚАБШ-нан ИДҚ ДБҰ ДСҰ ҚАБШ-на.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жобаларды іске асыру шеңберінде жасалған шарттар бойынша есеп айырысу үшін ИДҚ ОМО ҚАБШ-нан, ИДҚ ЖУО ҚАБШ-нан, ИДҚ КСС ҚАБШ-нан, ИДҚ ДБҰ ҚАБШ-нан, ИДҚ ДБҰ ДСҰ ҚАБШ-нан төлемдер жүргізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ОМО және ЖУО – төлеуге берілетін шот негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КСС, ДБҰ және (немесе) ДБҰ ДСҰ – төлем тапсырмасы негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аванстық (алдын ала) төлем жүзеге асырылатын жағдайларды қоспағанда, төлеуге берілетін шотқа немесе төлем тапсырмасына орындалған жұмыстар актілері қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем құжаттарын қалыптастыру және жіберу "Қазынашылық-клиент" цифрлық жүйесі арқылы жүзеге асырылады. Осы Қағидалардың 21-1-тармағының 2) тармақшасында көзделген есеп айырысу тәсілі таңдалған кезде одан әрі есеп айырысу осы Қағидалардың 21-1-тармағында және Рәсімдерде белгіленген тәртіппен цифрлық теңге платформасын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. РБК мақұлдаған Тізбеге енгізілмеген жобаларды іске асыруға ИДҚ ОМО ҚАБШ-сынан, ИДҚ ЖУО ҚАБШ-сынан, ИДҚ КСС ҚАБШ-сынан, ИДҚ ДБҰ ҚАБШ-сынан, ИДҚ ДБҰ ДСҰ ҚБАШ-сынан қаражат жұмсауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қордың ҚАБШ-сын, ИДҚ ОМО ҚАБШ-сын, ИДҚ ЖУО ҚАБШ-сын, ИДҚ КСС ҚАБШ-сын, ИДҚ ДБҰ ҚАБШ-сын, ИДҚ ДБҰ ДСҰ ҚАБШ-сын ашу және жабу тәртібі Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 "Бюджетті қазынашылық атқару және оған кассалық қызмет көрсету, қазынашылық есепке алу және мониторинг рәсімдерін бекіту туралы" бұйрығымен бекітілген Бюджетті қазынашылық атқару және оған кассалық қызмет көрсету, қазынашылық есепке алу және мониторинг рәсімдерінің (бұдан әрі – Рәсімдер) 4-тарауының 3 және 8-параграфтарының талаптарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбеге енгізілген жобаларды іске асыру тиісті саланың ОМО ведомствосына (комитетіне) жүктелген жағдайда, ведомствоға (комитетке) қолма-қол ақшаны бақылау шотын ашуға арналған құжаттарды мемлекеттік қазынашылық органына тиісті саланың ОМО ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбеге енгізілген жобаларды іске асыру ДБҰ-ға және (немесе) ДБҰ ДСҰ-ға жүктелген жағдайда, ДБҰ-ға және (немесе) ДБҰ ДСҰ-ға қолма-қол ақшаны бақылау шотын ашуға арналған құжаттарды мемлекеттік қазынашылық органына тиісінше ДБҰ немесе (және) ДБҰ ДСҰ ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбеге енгізілген жобаларды іске асыру КСС-ке жүктелген жағдайда, қолма-қол ақшаны бақылау шотын ашуға арналған құжаттарды мемлекеттік қазынашылық органына КСС ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қор қаражаты есебінен қаржыландырылатын жобаларды іске асыру шеңберінде жасалатын ОМО, ЖУО, КСС, ДБҰ және (немесе) ДБҰ ДСҰ азаматтық-құқықтық мәмілелері Қазақстан Республикасының заңнамасына сәйкес жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Осы Қағидалардың 21-1-тармағының 1) тармақшасында көзделген есеп айырысу тәсілі таңдалған кезде ИДҚ ОМО ҚАБШ-дан, ИДҚ ЖУО ҚАБШ-дан, ИДҚ КСС ҚАБШ-дан, ИДҚ ДБҰ ҚАБШ-дан және ИДҚ ДБҰ ДСҰ ҚАБШ-дан қаражат Рәсімдерде және осы Қағидаларда белгіленген тәртіппен бас мердігердің сатып алулар ҚАБШ-сына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Қор қаражаты есебінен жобаларды іске асыру шеңберінде жасалған шарттар бойынша есеп айырысу мына тәсілдердің бірімен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеңейтілген қазынашылық сүйемелдеуді қолдана отырып, Қор қаражатын бас мердігердің сатып алулар ҚАБШ-сына аудару арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тапсырыс берушінің цифрлық теңгені пайдалана отырып, қаражатты цифрлық теңге платформасында екінші деңгейдегі банкте ашылған бас мердігердің (өнім берушінің) цифрлық шотына тікелей аударуды арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Есеп айырысу тәсілін тапсырыс беруші айқындайды және бас мердігермен (өнім берушімен) жасалатын шартта көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қазынашылықтың төлем жүргізуі кері тізбек бойынша жүзеге асырылады: Қордың ҚАБШ-сынан ИДҚ ОМО ҚАБШ-сына, ИДҚ ОМО ҚАБШ-сынан ИДҚ ЖУО ҚАБШ-сына және (немесе) ИДҚ КСС ҚАБШ-сына және одан әрі бас мердігердің сатып алуға арналған ҚАБШ-сына. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+      Осы тармақтың 2) тармақшасында көзделген есеп айырысу тәсілі таңдалған кезде бас мердігер (өнім беруші) Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 29 сәуірдегі № 42 қаулысымен бекітілген Цифрлық теңгені шығару, айналысқа жіберу және өтеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2026 жылғы 30 сәуірде № 38625 болып тіркелген) (бұдан әрі – № 42 Қағидалар) белгіленген тәртіппен екінші деңгейдегі банк цифрлық теңге платформасында ашқан цифрлық шоттың болуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші тиісті жоба бойынша № 42 Қағидаларда белгілінген тәртіппен цифрлық теңгенің смарт-келісімшарттын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті жоба бойынша төлемдер мен ақша аударымдарын жүзеге асыру кезінде тапсырыс беруші "Ақшаны алушы/Бенефициар" жолында цифрлық теңге платформасында екінші деңгейдегі банкте ашылған цифрлық шоттың деректемелерін көрсете отырып, төлеуге берілетін шотты/төлем тапсырмасын қалыптастырады және оны "Қазынашылық-клиент" цифрлық жүйесі арқылы мемлекеттік қазынашылық органына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Мемлекеттік қазынашылық комитеті Қазақстан Республикасының Ұлттық Банкімен бірлесіп, тапсырыс берушінің төлеуге берілетін шотында/төлем тапсырмасында көрсетілген сома шегінде қолма-қол ақшасыз теңгені цифрлық теңгеге айырбастауды және оларды бас мердігердің (өнім берушінің) цифрлық шотына есепке жатқызуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас мердігердің қосалқы мердігерлермен, тауарларды, жұмыстар мен көрсетілетін қызметтерді өнім берушілермен және жобаны іске асыруға тартылатын өзге де тұлғалармен кейінгі есеп айырысулары кооперацияның бүкіл тізбегі бойынша № 42 Қағидалардың талаптарын сақтай отырып, цифрлық теңгені көрсетілген тұлғалардың цифрлық шоттарына аудару арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-1-тармақпен толықтырылды - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. ИДҚ ОМО ҚАБШ, ИДҚ ЖУО ҚАБШ, ИДҚ КСС ҚАБШ, ИДҚ ДБҰ ҚБШ, ИДҚ ДБҰ ДСҰ ҚБШ-сынан Қор қаражатын пайдалануға байланысты төлемдерді жүргізу Рәсімдердің 6-тарауының 7, 8, 9 және 10-параграфтарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор қаражаты есебінен төлемдер бюджет шығыстарының экономикалық сыныптамасының 462 "Инфрақұрылымдық даму қорының қаражатын жұмсау" ерекшелігі бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Осы Қағидалардың 21-1-тармағының 1) тармақшасында көзделген тәсілмен есеп айырысу жүзеге асырылған кезде Қор қаражаты есебінен жобалар бойынша төлем жүргізу ОМО және (немесе) ЖУО және (немесе) КСС және (немесе) ДБҰ және (немесе) ДБҰ ДСҰ (тапсырыс беруші) бас мердігермен (өнім берушімен) жасасқан шарттың (келісімшарттың) бүкіл сомасына кеңейтілген қазынашылық сүйемелдеуді қолдана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Қордың ҚАБШ-сын, ИДҚ ОМО ҚАБШ-сын, ИДҚ ЖУО ҚАБШ-сын, ИДҚ КСС ҚАБШ-сын ашу және жабу тәртібі Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 "Бюджетті қазынашылық атқару және оған кассалық қызмет көрсету, қазынашылық есепке алу және мониторинг рәсімдерін бекіту туралы" бұйрығымен бекітілген Бюджетті қазынашылық атқару және оған кассалық қызмет көрсету, қазынашылық есепке алу және мониторинг рәсімдерінің (бұдан әрі – Рәсімдер) 4-тарауының 3 және 8-параграфтарының талаптарына сәйкес жүзеге асырылады. </w:t>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+      Осы тармақтың бірінші бөлігінде көрсетілген шарттар бойынша есеп айырысуларды жүзеге асыру үшін бас мердігерлерге мемлекеттік қазынашылықта тек тиісті жоба бойынша операцияларды есепке алуға арналған бас мердігердің сатып алудың қолма-қол ақшаны бақылау шоттары (бұдан әрі – бас мердігердің сатып алудың ҚАБШ) ашылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас мердігердің сатып алудың ҚАБШ-сын ашу Рәсімдердің 8-тарауының 2-параграфына сәйкес және осы Қағидалардың ерекшеліктері ескеріле отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген бас мердігердің сатып алудың ҚАБШ-сында есепке алынатын қаражат тек тиісті жобаны іске асыру мақсаттарына пайдаланылады және өзге міндеттемелерді қаржыландыруға пайдаланылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Осы Қағидалардың 21-1-тармағының 1) тармақшасында көзделген тәсілмен есеп айырысу жүзеге асырылған кезде бас мердігердің сатып алулар ҚАБШ-сынан қаражат жұмсау осы Қағидаларда белгіленген ерекшеліктер ескеріле отырып, Рәсімдерге сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қор қаражаты есебінен қаржыландырылатын жобалар бойынша Қазақстан Республикасының заңнамасына сәйкес ағымдағы қаржы жылына арналған шарт сомасының 30 (отыз) пайызына дейінгі мөлшерде аванстық (алдын ала) төлемге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z89" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Орындалған жұмыстар үшін тапсырыс беруші мен мердігер арасындағы түпкілікті есеп айырысу (шарттың жалпы сомасының ұсталған бес пайызы) жоба бойынша жұмыстар аяқталғаннан кейін және тапсырыс беруші мемлекеттік қазынашылық органына Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес қол қойылған объектіні пайдалануға қабылдау актісін ұсынғаннан кейін жүзеге асырылады, бұл ретте мемлекеттік комиссияның құрамына ішкі мемлекеттік аудит органы өкілінің енгізілуі міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z90" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. ИДҚ ОМО ҚАБШ-сында, ИДҚ ЖУО ҚАБШ-сында, ИДҚ КСС ҚАБШ-сында, ИДҚ ДБҰ ҚАБШ-сында, ИДҚ ДБҰ ДСҰ ҚАБШ-сында мердігерлік жұмыстарды сатып алу қорытындылары бойынша не аяқталған объектіні пайдалануға қабылдау кезінде қаражат үнемі пайда болған жағдайда, тиісті тапсырыс беруші бір ай мерзімде үнем сомасын тікелей Қордың ҚАБШ-сына қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қор қаражатын игеру кезеңі жобаны іске асыру мерзімі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z95" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жобаны іске асыру қорытындысы бойынша қалыптасқан пайдаланылмаған қаражат қалдығы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған тәртіппен бір ай мерзімде Қордың ҚАБШ-сына қайтарылуға жатады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z96" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Инфрақұрылымдық даму қорының қаражатын пайдалануды мониторингтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z97" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Бюджетті атқару жөніндегі орталық уәкілетті орган ай сайын 25-і күніне дейін мемлекеттік қазынашылық органдарының ақпараттық жүйелері арқылы Қордың ҚАБШ-сына қаражаттың келіп түсуіне мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z98" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. ОМО және ЖУО Қордан бөлінген қаражаттың пайдаланылуы туралы есепті осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша бюджетті атқару жөніндегі орталық уәкілетті органға ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z99" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖУО – ай сайын, есепті айдан кейінгі айдың 6-күнінен кешіктірмей және есепті қаржы жылынан кейінгі жылдың 23 қаңтарынан кешіктірмей "е-Минфин" цифрлық жүйесі арқылы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z100" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОМО – ай сайын, есепті айдан кейінгі айдың 8-күнінен кешіктірмей және есепті қаржы жылынан кейінгі жылдың 25 қаңтарынан кешіктірмей "е-Минфин" цифрлық жүйесі арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z101" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Бюджетті атқару жөніндегі орталық уәкілетті орган осы Қағидалардың 3-тарауының 29-тармағында көрсетілген есептердің және осы Қағидалардың 3-тарауының 28-тармағына сәйкес алынған жедел деректердің негізінде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 мамырдағы № 262 бұйрығымен бекітілген Бюджеттік есептілікті жасау және ұсыну қағидаларында белгіленген нысан бойынша Қор қаражатының пайдаланылуы туралы жиынтық есепті қалыптастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z102" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мониторинг шеңберінде деректерді салыстырып тексеру үшін мемлекеттік қазынашылық органдары ай сайын, есепті айдан кейінгі айдың 8-күнінен кешіктірмей, ал жылдың қорытындысы бойынша есепті қаржы жылынан кейінгі жылдың 8 қаңтарынан кешіктірмей бюджетті атқару жөніндегі орталық уәкілетті органға ИДҚ ОМО ҚАБШ, ИДҚ ЖУО ҚАБШ, ИДҚ КСС ҚАБШ-сындағы Қор қаражатының қалдықтары туралы жедел ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2449,880 +3895,992 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инфрақұрылымдық даму</w:t>
+              <w:t>Бұйрыққа қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорын қаржыландыру, оның</w:t>
+              <w:t>Инфрақұрылымдық даму қорын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаражатын пайдалану және</w:t>
+              <w:t>қаржыландыру, оның қаражатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторингтеу қағидаларына</w:t>
+              <w:t>пайдалану және мониторингтеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инфрақұрылымдық даму қорының қаражаты есебінен қаржыландырылатын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      инвестициялық жобаларды іріктеу қағидаларына, өлшемшарттарына сәйкес орталық  </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+      инвестициялық жобаларды іріктеу қағидаларына, өлшемшарттарына сәйкес орталық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік орган/жергілікті уәкілетті орган/квазимемлекеттік сектор </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      субъектісі/дербес білім беру ұйымы және (немесе) оның денсаулық сақтау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саласындағы ұйымы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жобаның атауын көрсету) Тізбе жобасына енгізуді сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобаның негізгі сәйкестендіру сипаттамалары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сметалық құны ________ мың теңге , оның ішінде жобалау-іздестіру жұмыстары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ мың теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1) шарттар бойынша құны (басталған жобалар бойынша) ________ мың теңге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрын қаржыландырылған шығыстар туралы ақпарат (қаржыландыру көздері мен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылдар бөлінісінде) ________ мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.2) бұрын қаржыландырылған шығыстар бойынша алынған аванс сомасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаржыландыру көздері мен жылдар бойынша бөлінісінде) ________ мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жобаның (техникалық-экономикалық негіздеменің немесе жобалау-сметалық </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжаттаманың) кешенді ведомстводан тыс сараптамасының 20__ жылғы "___" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ № ___ оң қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мемлекеттік инвестициялық жоба бойынша 20__ жылғы "___" ________ № ___ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салалық қорытынды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік инвестициялық жоба бойынша 20__ жылғы "___" ________ № ___ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономикалық қорытынды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскесіне құқық беру туралы жерге орналастыру жобасы (кадастрлық нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) жобалау-сметалық құжаттаманы бекіту туралы 20__ жылғы "___" ________ № ___ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұйрық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) бюджеттік саясат жөніндегі уәкілетті органның жобаның мыналарға сәйкестігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туралы қорытындысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) мемлекеттік органдардың немесе астананың республикалық маңызы бар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қалалардың, облыстардың даму жоспарларын, квазимемлекеттік сектор </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       субъектілерінің даму жоспарларын және (немесе) іс-шараларын, сондай-ақ дербес </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       білім беру ұйымдарының ұзақ мерзімді даму стратегияларын қоса алғанда, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік жоспарлау жүйесінің құжаттарына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сәйкес келеді/сәйкес келмейді)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) Инфрақұрылымдық даму қорының қаражаты есебінен қаржыландырылатын </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инвестициялық жобаларды іріктеу қағидаларында, өлшемшарттарында айқындалған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшемшарттардың біріне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өлшемшарттың атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялық жоба бойынша Қордан талап етілетін қаржыландыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сомасы:________________________________________________ мың теңге.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (цифрмен және жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталық мемлекеттік органның басшысы/ астананың, республикалық маңызы бар </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+      Орталық мемлекеттік органның басшысы/ квазимемлекеттік сектор субъектісінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басшысы/ дербес білім беру ұйымының және (немесе) оның денсаулық сақтау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      саласындағы ұйымының басшысы/ астананың, республикалық маңызы бар қаланың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және облыстың әкімі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3471,290 +5029,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: бюджетті атқару жөніндегі орталық уәкілетті органға/ тиісті саланың орталық мемлекеттік органына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z147" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z148" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Инфрақұрылымдық даму қорынан бөлінген қаражаттың пайдаланылуы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-ИДҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z150" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын, жыл сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: ______ ай _______ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z152" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: тиісті саланың орталық уәкілетті органы/ тиісті саланың жергілікті уәкілетті органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z153" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z154" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті саланың жергілікті уәкілетті органы үшін – есепті айдан кейінгі айдың 6-күнінен кешіктірмей және тиісті қаржы жылы үшін есепті қаржы жылынан кейінгі жылдың 23 қаңтарынан кешіктірмей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z155" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті саланың орталық уәкілетті органы үшін – есепті айдан кейінгі айдың 8-күнінен кешіктірмей және тиісті қаржы жылы үшін есепті қаржы жылынан кейінгі жылдың 25 қаңтарынан кешіктірмей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z156" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес-сәйкестендіру нөмірі:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z157" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3776,90 +5334,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z159" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем бірлігі: мың теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4676,70 +6234,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5693,290 +7251,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:bookmarkStart w:name="z161" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы:______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z163" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы:______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z164" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z165" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны:___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z166" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z167" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы: __________________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z168" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болса) қолы, телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z169" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталық мемлекеттік органның басшысы / астана, облыс, республикалық маңызы бар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z170" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала әкімі _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z171" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z172" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z173" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: "Инфрақұрылымдық даму қорынан бөлінген қаражаттың пайдаланылуы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6153,498 +7711,498 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Инфрақұрылымдық даму қорынан бөлінген қаражаттың пайдаланылуы туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме (1-ИДҚ, ай сайын, жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z176" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z177" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Инфрақұрылымдық даму қорынан бөлінген қаражаттың пайдаланылуы туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша тиісті саланың орталық мемлекеттік органдары/тиісті саланың жергілікті уәкілетті органдары жасауға және ұсынуға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z178" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға тегі, аты және әкесінің аты (бар болса) көрсетіле отырып, орталық мемлекеттік органның басшысы/астана, облыс, республикалық маңызы бар қала әкімі қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z179" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құндық мәндегі барлық көрсеткіштер ондық таңбасыз мың теңгемен толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z180" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z181" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 1-бағанда бюджеттік бағдарламалар әкімшісінің коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z182" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2-бағанда орталық мемлекеттік органның немесе жергілікті уәкілетті органның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z183" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 3-бағанда жобаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z184" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 4-бағанда құрылыстың сметалық құны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z185" w:id="170"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z185" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 5-бағанда жасалған мемлекеттік сатып алу шарты бойынша жұмыстардың құны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z186" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 6-бағанда өнім берушімен жасалған шарттың күні мен нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z187" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 7-бағанда бас мердігердің және қосалқы мердігерлердің атауы көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z188" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 8-бағанда жыл басына бюджет қаражатының пайдаланылмаған қалдығы/Инфрақұрылымдық даму қорының қаражаты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z189" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 9-бағанда арнаулы шотқа аударылған Инфрақұрылымдық даму қорының қаражат сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z190" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 10-бағанда Инфрақұрылымдық даму қорының пайдаланылған қаражат сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z191" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 11-бағанда есепті кезеңнің соңына Инфрақұрылымдық даму қорынан бөлінген қаражаттың пайдаланылмаған қалдығы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z192" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 12-бағанда Инфрақұрылымдық даму қор қаражатының үнемдеу сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z193" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 13-бағанда Инфрақұрылымдық даму қорына қайтарылатын сома көрсетіледі (Инфрақұрылымдық даму қорының қаражатын пайдалану және мониторингтеу қағидаларының 23 және 25-тармақтарына сәйкес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z194" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. 14-бағанда қол жеткізілген нәтиже не қол жеткізбеу себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>