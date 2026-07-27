--- v0 (2026-04-19)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd41d99" w14:textId="fd41d99">
+    <w:p w14:paraId="fe1a0df" w14:textId="fe1a0df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -309,113 +309,257 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңнамада белгіленген тәртіппен осы қаулыны қазақ және орыс тілдерінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаулы қабылданған күннен бастап он жұмыс күні ішінде жер учаскелерін шектеулі пайдалану (жария сервитут) шартын жасасуды қамтамасыз етсін.</w:t>
+      қаулы қабылданған күннен бастап он жұмыс күні ішінде Шалқар ауданы бойынша 87 937 теңге сомасына және Байғанин ауданы бойынша 493 378 теңге сомасына жер учаскелерін шектеулі пайдалану (жария сервитут) шартын жасасуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3 тармаққа өзгерістер енгізілді - Ақтөбе облысы әкімдігінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Beineu-Bozoi-Shymkent 2 Ltd" жеке компаниясы жұмыстар аяқталғаннан кейін алты ай мерзімде қоршаған ортаны қорғау жөніндегі экологиялық талаптарды сақтай отырып, бұзылған жерлерді рекультивациялау бойынша іс-шаралар жүргізілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. "QazaqGaz" ұлттық компаниясы" акционерлік қоғамы (келісім бойынша) егер жария сервитутты белгілеу жер учаскесін пайдалану мүмкін болмайтын жағдайларға алып келсе, жер учаскесінің меншік иесі немесе жер пайдаланушыға келтірілген залал толық көлемде шығындарын өтеуді қамтамасыз етсін, шығын көлемі және олардың өтемақысы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес тараптардың келісімдері бойынша белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 4-1 тармақпен толықтырылды - Ақтөбе облысы әкімдігінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау Ақтөбе облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5718,55 +5862,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>