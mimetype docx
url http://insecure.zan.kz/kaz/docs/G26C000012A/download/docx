--- v0 (2026-03-15)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2aa5af" w14:textId="a2aa5af">
+    <w:p w14:paraId="bb075ec" w14:textId="bb075ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -477,96 +477,108 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ақтөбе облысы әкімдігінің </w:t>
-[...25 lines deleted...]
-              <w:t>№ 12 қаулысына қосымша</w:t>
+              <w:t>Ақтөбе облысы әкімдігінің 2026 жылғы 21 қаңтардағы № 12 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025-2026 оқу жылына Ақтөбе облысының жекеменшік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысы</w:t>
+        <w:t xml:space="preserve"> Ақтөбе облысы бойынша жекеменшік білім беру ұйымдарында орта білім беруге 2025-2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы әкімдігінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -979,87 +991,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"MPILS" жеке мектебі "Media Pro World" ЖШС</w:t>
-[...35 lines deleted...]
-50 475</w:t>
+"Media Pro World" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1188,87 +1200,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Баишев мектеп-лицей" ЖШС</w:t>
-[...35 lines deleted...]
-50 475</w:t>
+"Сақтаған Бәйішев атындағы мектеп-лицейі" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1397,191 +1409,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "GEN ALPHA SCHOOL" ЖШС</w:t>
-[...139 lines deleted...]
-237 957</w:t>
+"GEN ALPHA SCHOOL" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238 271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1614,155 +1626,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Білім" орта жалпы білім беретін мектеп-гимназиясы" (М.Шокай 35А) ЖШС</w:t>
-[...103 lines deleted...]
-85 437</w:t>
+"Білім"жалпы орта білім беретін мектеп-гимназиясы ЖШС (М.Шокай 35А)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1827,191 +1839,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Білім" орта жалпы білім беретін мектеп-гимназиясы" (Х.Досмухамедулы 6В) ЖШС</w:t>
-[...139 lines deleted...]
-237 957</w:t>
+"Білім"жалпы орта білім беретін мектеп-гимназиясы ЖШС (Х.Досмухамедулы 6В)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238 271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2044,87 +2056,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Болашақ мектеп-бақшасы" жеке меншік мекемесі</w:t>
-[...35 lines deleted...]
-50 475</w:t>
+ЖММ мектеп-балабақша Болашақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2289,119 +2301,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 475</w:t>
-[...67 lines deleted...]
-85 437</w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2466,87 +2478,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Atameken School LTD" ЖШС</w:t>
-[...35 lines deleted...]
-50 475</w:t>
+"Атамекен мектебі" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2675,87 +2687,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Самгау-2" мектебі" ЖШС</w:t>
-[...35 lines deleted...]
-50 475</w:t>
+"Самгау" мектебі ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2884,155 +2896,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Акбөбек" оңалту орталығы" (Санкибай батыра, 74Б) ЖШС</w:t>
-[...103 lines deleted...]
-85 437</w:t>
+"Реабилитационный центр "Акбобек" ЖШС (Сәңкібай батыр даңғылы, 74Б)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3097,87 +3109,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Сымбат-2050" ЖШС</w:t>
-[...35 lines deleted...]
-50 475</w:t>
+"Школа-интернат Сымбат" ЖШС Мектеп ақысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3261,132 +3273,128 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-117 167</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Школа-интернат Сымбат" ЖШС Интернат ақысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125 545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3479,51 +3487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3684,51 +3692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3889,51 +3897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3961,51 +3969,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 475</w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4098,51 +4106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4170,51 +4178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 475</w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4307,51 +4315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4512,87 +4520,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...35 lines deleted...]
-"125 AKTOBE" ЖШС</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кемел Ұрпақ Ақтөбе мектебі" ЖШС, бұрыңғы "125 AKTOBE"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4717,191 +4725,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...139 lines deleted...]
-85 437</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Школа Мозаика Актобе" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94 213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4930,51 +4938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5126,96 +5134,92 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-"Кемел Білім" мектеп-интернат" ЖШС (интернат)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Школа-интернат Кемел Билим" ЖШС - ИНТЕРНАТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5340,191 +5344,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...139 lines deleted...]
-85437</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"МИРАС" бастауыш мектебі ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5553,51 +5557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5758,51 +5762,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5829,52 +5833,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 50 475 </w:t>
+              <w:t>
+51 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5967,191 +5971,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...139 lines deleted...]
-85 437</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Реабилитационный центр "Акбобек" ЖШС (AQBOBEK INTERNATIONAL SCHOOL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6180,87 +6184,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...35 lines deleted...]
-"125 HIGH SCHOOL AKTOBE" ЖШС</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kemel urpaq mektebi" ЖШС, бұрыңғы 125 HIGH SCHOOL AKTOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6385,87 +6389,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...35 lines deleted...]
-"AQBOBEK LYCEUM" ЖШС</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Реабилитационный центр "Акбобек" ЖШС (AQBOBEK LYCEUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6590,51 +6594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6811,51 +6815,88 @@
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта білім беруге арналған мемлекеттік тапсырыс бойынша айына бір оқушыға шаққандағы орташа шығындар мөлшері (теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7614,51 +7655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8212,51 +8253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 217</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8280,223 +8321,223 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120 924</w:t>
-[...171 lines deleted...]
-351 412</w:t>
+121 779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+295 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+351 726</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8529,51 +8570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 217</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8597,123 +8638,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120 924</w:t>
-[...71 lines deleted...]
-81 114</w:t>
+121 779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+295 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9436,51 +9477,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10331,51 +10372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10463,51 +10504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10636,51 +10677,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134 911</w:t>
+144 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10768,51 +10809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147 806</w:t>
+157 594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11069,51 +11110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11370,51 +11411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11543,51 +11584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11675,51 +11716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11848,51 +11889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11980,51 +12021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12153,51 +12194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12285,51 +12326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12586,51 +12627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13056,51 +13097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13188,51 +13229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13361,51 +13402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134 911</w:t>
+166 691</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13493,51 +13534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147 806</w:t>
+180 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14091,51 +14132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14561,51 +14602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14629,119 +14670,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120 924</w:t>
-[...67 lines deleted...]
-81 114</w:t>
+121 779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14998,51 +15039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15171,51 +15212,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15303,51 +15344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15476,51 +15517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 219</w:t>
+69 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15608,51 +15649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81 114</w:t>
+81 917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>