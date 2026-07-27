--- v1 (2026-06-12)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb075ec" w14:textId="bb075ec">
+    <w:p w14:paraId="39e1940" w14:textId="39e1940">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -15872,55 +15872,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16246,31 +16246,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>