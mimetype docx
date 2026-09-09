--- v0 (2026-03-14)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="328b06c" w14:textId="328b06c">
+    <w:p w14:paraId="ca4e9ee" w14:textId="ca4e9ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 - 2028 жылдарға арналған Казталов ауданының Жалпақтал ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Батыс Қазақстан облысы Казталов аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 37-9 шешімі</w:t>
+        <w:t>Батыс Қазақстан облысы Казталов аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 37-9 шешімі.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,84 +155,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Казталов аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. 2026 – 2028 жылдарға арналған Жалпақтал ауылдық округінің бюджеті тиісінше </w:t>
+      1. 2026 – 2028 жылдарға арналған Жалпақтал ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -257,374 +235,446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға төмендегі көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 139 987 мың теңге:</w:t>
+      1) кірістер – 111 632 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 129 000 мың теңге;</w:t>
+      салықтық түсімдер – 74 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 1 000 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 9 987 мың теңге;</w:t>
+      трансферттердің түсімдері – 36 632 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 139 987 мың теңге;</w:t>
+      2) шығындар – 126 788 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге:</w:t>
+      5) бюджет тапшылығы (профициті) – - 15 156 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 15 156 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге."</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 15 156 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Батыс Қазақстан облысы Казталов аудандық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Жалпақтал ауылдық округінің бюджет түсімдері Қазақстан Респуликасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -639,184 +689,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Казталов аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 36 - 1 "2026 - 2028 жылдарға арналған аудандық бюджет туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z5" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Жалпақтал ауылдық округінің бюджетіне аудандық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттен берілетін сувенциялар түсімдерінің сомасы 9 987 мың теңге ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жергілікті атқарушы органдарға қарасты мемлекеттік мекемелер ұсынатын тауарлар мен қызметтерді өткізуден түсетін ақшалар Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Үкіметі анықтаған тәртіпте пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Казталов аудандық мәслихатының тұрақты комиссияларына әр тоқсан сйын бюджеттік бағдарламалар әкімшілерінің есебін тыңдау жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z8" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -832,51 +867,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Мәслихат төрағасы </w:t>
+              <w:t>      Мәслихат төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -901,68 +936,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Мулдашев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1055,55 +1072,75 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Жалпактал ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      мың тенге</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Батыс Қазақстан облысы Казталов аудандық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1159,148 +1196,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы</w:t>
+Сомасы мың тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1316,132 +1294,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1457,93 +1413,143 @@
               <w:t>
 Кішi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1558,86 +1564,143 @@
               <w:t>
 Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -1877,51 +1940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-139 987</w:t>
+111 632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2086,51 +2149,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-129 000</w:t>
+74 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2295,51 +2358,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116 700</w:t>
+61 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2504,51 +2567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116 700</w:t>
+61 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3958,61 +4021,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4626,192 +4685,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Басқа да салықтық емес түсiмдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4835,1658 +4894,1680 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-9 987</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-9 987</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...116 lines deleted...]
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126 788</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 789</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6504,401 +6585,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-139 987</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-102 049</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6918,405 +7003,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-102 049</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-102 049</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй - коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7336,196 +7421,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-67 049</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7577,373 +7662,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-35 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-22 423</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 748</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7963,196 +8048,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-22 423</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 099</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8204,373 +8289,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-22 423</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 667</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-10 065</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8590,196 +8675,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-3 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8831,582 +8916,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-9 358</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-15 515</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-15 515</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9426,196 +9511,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-15 515</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9667,164 +9752,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-15 515</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9908,128 +9993,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған толық пайдаланылмаған нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10154,1467 +10243,1542 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...105 lines deleted...]
-          <w:p/>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...99 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...105 lines deleted...]
-          <w:p/>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...99 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -11752,89 +11916,66 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
-[...37 lines deleted...]
-          </w:p>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11957,1057 +12098,1083 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...105 lines deleted...]
-          <w:p/>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...99 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-5) Бюджет тапшылығы (профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13168,2107 +13335,2155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 15 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...105 lines deleted...]
-          <w:p/>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...99 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...105 lines deleted...]
-          <w:p/>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...99 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15288,196 +15503,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15529,50 +15744,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15642,62 +16066,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+15 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -30384,57 +30822,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45190,55 +45621,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>