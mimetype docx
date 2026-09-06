--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d2faaa" w14:textId="0d2faaa">
+    <w:p w14:paraId="8cafdad" w14:textId="8cafdad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>2026 - 2028 жылдарға арналған Казталов ауданының Қайынды ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысы Казталов аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 37-7 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,66 +155,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін – өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Казталов аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. 2026 - 2028 жылдарға арналған Казталов ауданының Қайыңды ауылдық округінің бюджеті тиісінше </w:t>
+      1. 2026 - 2028 жылдарға арналған Казталов ауданының Қайыңды ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -239,374 +235,448 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 41 738 мың теңге:</w:t>
+      1) кірістер – 49 660 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 14 930 мың теңге;</w:t>
+      салықтық түсімдер – 8 930 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 70 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 26 738 мың теңге;</w:t>
+      трансферттердің түсімдері – 40 660 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 41 738 мың теңге;</w:t>
+      2) шығындар – 51 922 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге:</w:t>
+      5) бюджет тапшылығы (профициті) – - 2 262 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 262 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге."</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 262 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Батыс Қазақстан облысы Казталов аудандық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Кайынды ауылдық округінің бюджет түсімдері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -621,166 +691,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Казталов аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 36 - 1 "2026 - 2028 жылдарға арналған аудандық бюджет туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z4" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Кайынды ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенциялар түсімдерінің сомасы 23 628 мың теңге ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z5" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жергілікті атқарушы органдарға қарасты мемлекеттік мекемелер ұсынатын тауарлар мен қызметтерді өткізуден түсетін ақшалар Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Үкіметі анықтаған тәртіпте пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z6" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Казталов аудандық мәслихатының тұрақты комиссияларына әр тоқсан сайын бюджеттік бағдарламалар әкімшілерінің есебін тыңдау жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z7" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -865,68 +920,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Мулдашев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1019,55 +1056,75 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қайынды ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      мың тенге</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Батыс Қазақстан облысы Казталов аудандық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1123,148 +1180,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы</w:t>
+Сомасы мың тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1280,132 +1278,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1421,93 +1397,143 @@
               <w:t>
 Кішi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1522,86 +1548,143 @@
               <w:t>
 Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -1841,51 +1924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 738</w:t>
+49 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2050,51 +2133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 930</w:t>
+8 930</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2258,52 +2341,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-9 825</w:t>
+              <w:t xml:space="preserve">
+3 825 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2468,51 +2551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 825</w:t>
+3 825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5185,51 +5268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 738</w:t>
+40 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5394,51 +5477,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 738</w:t>
+40 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5603,51 +5686,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 738</w:t>
+40 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5694,136 +5777,77 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5839,132 +5863,110 @@
               <w:t>
 Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5980,93 +5982,143 @@
               <w:t>
 Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6081,86 +6133,143 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6400,51 +6509,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 738</w:t>
+51 922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6609,51 +6718,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 198</w:t>
+48 661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6818,51 +6927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 198</w:t>
+48 661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7027,51 +7136,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 198</w:t>
+48 661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7236,469 +7345,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 198</w:t>
+40 321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1 140</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекеменің күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 140</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй - коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 861</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7718,196 +7827,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 140</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді - мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 861</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7959,164 +8068,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-950</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 861</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8209,123 +8318,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8490,51 +8599,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-190</w:t>
+1 511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9827,136 +9936,77 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9972,132 +10022,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10113,93 +10141,143 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10214,86 +10292,143 @@
               <w:t>
 Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10628,136 +10763,77 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10773,132 +10849,110 @@
               <w:t>
 Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10914,93 +10968,143 @@
               <w:t>
 Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11015,86 +11119,143 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11630,136 +11791,77 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11775,132 +11877,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11916,93 +11996,143 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12017,86 +12147,143 @@
               <w:t>
 Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12545,51 +12732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+- 2 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12750,51 +12937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13050,136 +13237,77 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13195,132 +13323,110 @@
               <w:t>
 Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13336,93 +13442,143 @@
               <w:t>
 Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13437,86 +13593,143 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13851,136 +14064,77 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13996,132 +14150,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14137,93 +14269,143 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14238,86 +14420,143 @@
               <w:t>
 Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14561,51 +14800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14770,51 +15009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14979,51 +15218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15188,62 +15427,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -29512,57 +29765,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43900,55 +44146,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44274,31 +44520,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>