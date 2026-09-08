--- v0 (2026-03-14)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad85be2" w14:textId="ad85be2">
+    <w:p w14:paraId="da4ee66" w14:textId="da4ee66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>2026 - 2028 жылдарға арналған Казталов ауданы Бостандық ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысы Казталов аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 37-3 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,452 +155,530 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" және Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Казталов аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. 2026 – 2028 жылдарға арналған Бостандық ауылдық округінің бюджеті тиісінше </w:t>
+      1. 2026 - 2028 жылдарға арналған Бостандық ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3 қосымшаларға</w:t>
+        <w:t>3 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кірістер – 70 141 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 64 451 мың теңге:</w:t>
+      салықтық түсімдер – 10 000 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 37 451 мың теңге;</w:t>
+      трансферттердің түсімдері – 60 141 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 64 451 мың теңге;</w:t>
+      2) шығындар – 58 729 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 0 теңге:</w:t>
+      5) бюджет тапшылығы (профициті) – - 61 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 61 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге."</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 61 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Батыс Қазақстан облысы Казталов аудандық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Бостандық ауылдық округінің бюджет түсімдері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -621,146 +693,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Казталов аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 36 - 1 "2026 - 2028 жылдарға арналған аудандық бюджет туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z4" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Бостандық ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенциялар түсімдерінің сомасы 18 286 мың теңге ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z5" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жергілікті атқарушы органдарға қарасты мемлекеттік мекемелер ұсынатын қызметтер мен тауарларды өткізуден түсетін ақшалар Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Үкіметі анықтаған тәртіпте пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z6" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -845,68 +902,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Мулдашев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -999,55 +1038,75 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бостандық ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      мың тенге</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1- қосымша жаңа редакцияда - Батыс Қазақстан облысы Казталов аудандық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1103,148 +1162,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы</w:t>
+Сомасы мың тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1260,132 +1260,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1401,93 +1379,143 @@
               <w:t>
 Кішi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1502,86 +1530,143 @@
               <w:t>
 Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -1821,51 +1906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 451</w:t>
+70 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2030,51 +2115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 000</w:t>
+10 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2239,51 +2324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 800</w:t>
+4 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2448,51 +2533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 800</w:t>
+4 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3348,160 +3433,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Бірыңғай жер салығы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3557,160 +3642,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3734,192 +3819,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3943,192 +4028,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Салықтық емес түсiмдер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4184,160 +4269,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Басқа да салықтық емес түсiмдер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4361,192 +4446,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Басқа да салықтық емес түсiмдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4579,428 +4664,428 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...167 lines deleted...]
-0</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-37 451</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5020,1411 +5105,1437 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-37 451</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-37 451</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 202</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-64 451</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 975</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-61 724</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 975</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6444,196 +6555,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-61 724</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 975</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6685,164 +6796,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-61 724</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 485</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6935,541 +7046,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-46 724</w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 490</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-15 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-88</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы өзге де қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7489,196 +7600,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-88</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7730,582 +7841,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-88</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұғыл жағдайларда сырқаты ауыр адамдарды дәрігерлік көмек көрсететін ең жақын денсаулық сақтау ұйымына дейін жеткізуді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-88</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй - коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-2 139</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8325,196 +8436,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2 139</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8566,164 +8677,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2 139</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 615</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8816,505 +8927,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-1 554</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-585</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Көлiк және коммуникация</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9370,160 +9481,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Автомобиль көлiгi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9611,128 +9722,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9852,132 +9963,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10102,1687 +10209,1739 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Таза бюджеттік кредиттеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Сыныбы</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11905,1093 +12064,1119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Сыныбы</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13116,2103 +13301,2159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
-0</w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...84 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Сыныбы</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...115 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15232,196 +15473,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15473,93 +15714,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15586,271 +15827,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...208 lines deleted...]
-0</w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -30746,57 +30792,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>