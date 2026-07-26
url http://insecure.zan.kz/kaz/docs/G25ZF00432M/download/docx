--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea01f4c" w14:textId="ea01f4c">
+    <w:p w14:paraId="9a8d3b0" w14:textId="9a8d3b0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,58 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысы Жәнібек аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 43-2 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 - 2028 жылдарға арналған Жәнібек ауданы Борсы ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -174,51 +181,68 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жәнібек аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Борсы ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -253,51 +277,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 43 639 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -323,288 +346,350 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 53 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 37 937 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 43 639 мың теңге;</w:t>
+      2) шығындар – 47681 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 теңге;</w:t>
+      бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
+      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0 теңге;</w:t>
+      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -4 042 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 4 042 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі – 0 теңге;</w:t>
+      қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0 теңге;</w:t>
+      қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 4 042 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Батыс Қазақстан облысы Жәнібек аудандық мәслихатының 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен. (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Борсы ауылдық округінің бюджет түсімдері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -619,131 +704,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Жәнібек аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 42-2 "2026– 2028 жылдарға арналған аудандық бюджет туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Борсы ауылдық округінің бюджетінде аудандық бюджеттен берілетін субвенциялар түсімдерінің жалпы сомасы 35 112 мың теңге көлемінде ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Жергілікті атқарушы органдарға қарасты мемлекеттік мекемелер ұсынатын тауарлар мен қызметтерді өткізуден түсетін ақшалар Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Үкіметі анықтаған тәртіпте пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -964,50 +1049,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 43-2 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Борсы ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Батыс Қазақстан облысы Жәнібек аудандық мәслихатының 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мың теңге</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -2322,51 +2445,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 800</w:t>
+749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2531,51 +2654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 800</w:t>
+749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2740,51 +2863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 649</w:t>
+4900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3158,51 +3281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3367,51 +3490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-809</w:t>
+1722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3576,51 +3699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 800</w:t>
+3131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3785,51 +3908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3994,51 +4117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4871,51 +4994,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6359,51 +6482,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 639</w:t>
+47681</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6568,51 +6691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 814</w:t>
+42406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6777,51 +6900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 814</w:t>
+42406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6986,51 +7109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 814</w:t>
+42406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7195,51 +7318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 814</w:t>
+42406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7404,51 +7527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7613,51 +7736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 825</w:t>
+1595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7822,51 +7945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 595</w:t>
+1595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8031,51 +8154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 595</w:t>
+1595</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8240,51 +8363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 595</w:t>
+3680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8449,51 +8572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 230</w:t>
+3680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8658,51 +8781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 230</w:t>
+1880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8795,123 +8918,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-1 230</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8995,128 +9118,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9241,51 +9368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9446,972 +9573,968 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Iшкi сыныбы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10566,160 +10689,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10807,2140 +10930,2122 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...73 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-Сомасы </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Iшкi сыныбы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...73 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...169 lines deleted...]
-          </w:p>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13016,50 +13121,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13095,160 +13218,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Қаржы активтерін ел ішінде сатудан түсетін түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13336,124 +13459,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-5) Бюджет тапшылығы (профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін ел ішінде сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13614,501 +13741,501 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4042</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14128,1117 +14255,1117 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Қарыз алу келісім-шарттары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...101 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...131 lines deleted...]
-Қарыздарды өтеу</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15262,93 +15389,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15450,1204 +15577,1186 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-Сомасы </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Iшкi сыныбы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...75 lines deleted...]
-Ерекшелiгi</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...73 lines deleted...]
-Атауы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...167 lines deleted...]
-0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16667,50 +16776,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16812,51 +17130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -48896,55 +49214,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>