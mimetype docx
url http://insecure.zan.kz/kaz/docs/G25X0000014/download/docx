--- v0 (2026-03-13)
+++ v1 (2026-04-29)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fbda45" w14:textId="4fbda45">
+    <w:p w14:paraId="362fa3f" w14:textId="362fa3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,273 +85,351 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты, сондай-ақ ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 бірлескен бұйрығына толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының м.а. 2025 жылғы 15 желтоқсандағы № 14 және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 18 желтоқсандағы № 788 бірлескен бұйрығы. Күші жойылды - Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 20 наурыздағы № 16 және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 26 наурыздағы № 201 бірлескен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z49" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қаржы министрінің 26.03.2026 № 201 (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты, сондай-ақ ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік кірістер органдары монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатынсыз табыс ететін салық төлеуші (салық агенті) туралы салықтық құпияны құрайтын мәліметтердің және кедендік реттеу саласындағы құпия мәліметтердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлімінде "2. "Бірыңғай деректер қоймасы" және "Интеграцияланған деректер базасы" ақпараттық жүйесі (БДҚ/ИДБ)"":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Электрондық шот-фактуралардан мәліметтер" бөлімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі мазмұндағы реттік нөмірі 36-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -403,270 +483,270 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭКЖЖ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ескертпе: аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сызықтан кейін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "МТК - мекенжайның тіркеу коды"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       келесі мазмұны бар жолды қосыңыз: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ЭКЖЖ – экономикалық қызмет түрлерінің жалпы жіктеуіші".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің Экономиканы шоғырландыру және мемлекеттік кәсіпорындарды бақылау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрыққа қол қойылған күнінен бастап бес жұмыс күні ішінде оны қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Агенттіктің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бірлескен бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық оған мемлекеттік органның соңғы басшысы қол қойған күннен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1000,63 +1080,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1378,35 +1480,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>