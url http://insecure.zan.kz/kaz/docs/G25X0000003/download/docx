--- v0 (2025-11-09)
+++ v1 (2026-06-13)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2c9e1f" w14:textId="c2c9e1f">
+    <w:p w14:paraId="9f0da53" w14:textId="9f0da53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,170 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 бірлескен бұйрығына өзгерістер енгізу туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2025 жылғы 12 наурыздағы № 3 және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 12 наурыздағы № 119 бірлескен бұйрығы</w:t>
+        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2025 жылғы 12 наурыздағы № 3 және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 12 наурыздағы № 119 бірлескен бұйрығы. Күші жойылды - Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 20 наурыздағы № 16 және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 26 наурыздағы № 201 бірлескен бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z49" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қаржы министрінің 26.03.2026 № 201 (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫЗ: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бірлескен бұйрықпен бекітілген Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -259,110 +332,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Мәліметтер оларға рұқсаты бар және Салық кодексінің 30-бабы 3-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацына сәйкес бекітілген тізбеге (бұдан әрі — Тізбе) енгізілген монополияға қарсы органның лауазымды тұлғаларына ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Монополияға қарсы орган Тізбеге енгізілген лауазымды адамдар жұмыстан босатылған не өзге де болмаған жағдайларда Тізбеге өзгерістерді уақтылы енгізуді және оны мемлекеттік кірістер органдарына ұсынуды қамтамасыз етеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -375,288 +448,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Мемлекеттік кірістер органдары Мемлекеттік органдардың бірыңғай көліктік ортасы (МО БКО) арқылы тараптардың келісуі бойынша ай сайынғы негізде Мәліметтерді мына тәсілдердің бірімен беруді қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тікелей интеграция;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мәліметтерді монополияға қарсы органның FTP папкасына жүктеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мәліметтерді алынбалы-салынбалы жеткізгіштерде беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) монополияға қарсы органның қызметкерлеріне Тіркеуші ақпараттық жүйеге ("OilTrack" мұнай өнімдерін есепке алудың ақпараттық сервисі) қолжетімділікті ұсыну.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген бірлескен бұйрыққа 2-қосымшаға сәйкес бекітілген Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтердің және кедендік реттеу саласындағы құпия ақпараттың тізбесі осы бірлескен бұйрыққа қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің Бәсекелестікті құқықтық реттеу департаменті Қазақстан Республикасы заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрыққа мемлекеттік орган басшыларының соңғысы қол қойған күннен бастап бес жұмыс күні ішінде оның қазақ және орыс тілдеріндегі электронды түрдегі көшірмелерін ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті осы бірлескен бұйрықты Қазақстан Республикасы заңнамада белгіленген тәртіппен ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық оған мемлекеттік орган басшыларының соңғысы қол қойған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -672,76 +727,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Бәсекелестікті қорғау және дамыту</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">агенттігінің төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1262,1665 +1334,85 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 524 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпараттың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "АСТАНА-1" ақпараттық жүйесі</w:t>
-      </w:r>
-[...1578 lines deleted...]
-      2. "Бірыңғай деректер қоймасы" және "Интеграцияланған деректер базасы" ақпараттық жүйесі (БДҚ/ИДБ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3048,51 +1540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарлардың, жұмыстардың, көрсетілетін қызметтердің атауы.</w:t>
+Сауда атауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3202,51 +1694,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Валюта коды.</w:t>
+Шығарылған елі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3279,51 +1771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем бірлігі.</w:t>
+Жөнетуші ел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3356,51 +1848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны (көлемі).</w:t>
+Межелі ел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3433,51 +1925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жанама салықтарсыз тауардың, жұмыстың, көрсетілетін қызметтің бірлігі үшін баға (тариф).</w:t>
+Сатушы ел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3510,51 +2002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жанама салықтарсыз тауарлардың, жұмыстардың, қызметтердің құны.</w:t>
+Шот бойынша валюта және жалпы сома.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3587,51 +2079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жанама салықтарды ескере отырып, тауарлардың, жұмыстардың, көрсетілетін қызметтердің құны.</w:t>
+Фактуралық құн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3664,51 +2156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім берушінің ЖСН/БСН.</w:t>
+Кедендік құн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3741,51 +2233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім берушінің атауы.</w:t>
+Статистикалық құн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3818,51 +2310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алушының ЖСН/БСН.</w:t>
+Көлемі (салмағы/нетто).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3895,51 +2387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алушының атауы.</w:t>
+Қосымша өлшем бірлігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3972,51 +2464,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭШФ тіркеу нөмірі.</w:t>
+Тауардың өлшем бірлігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4049,1171 +2541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭШФ жазып беру күні.</w:t>
-[...1119 lines deleted...]
-Жөнелту мекенжайы (жүк жөнелтуші)</w:t>
+Қаптаманың түрі / жеткізілетін дәрілік препарат орындарының саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5246,51 +2618,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеткізу мекенжайы (жүк алушы)</w:t>
+Елдің кодтары: шығарылған/жөнелту/межелі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5323,51 +2695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нөмірі (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шарт (келісімшарт)</w:t>
+Декларация нөмірі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5400,51 +2772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шарт (келісімшарт)</w:t>
+Жөнелтуші.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5477,51 +2849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нөмірі (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шартсыз (келісімшартсыз)</w:t>
+Алушы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5554,1305 +2926,73 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шартсыз (келісімшартсыз)</w:t>
-[...1231 lines deleted...]
-Межелі пункт</w:t>
+Шекарадағы көлік түрі / ел ішіндегі көлік түрі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Фискалдық деректер операторлары" ақпараттық жүйесі</w:t>
+      2. "Бірыңғай деректер қоймасы" және "Интеграцияланған деректер базасы" ақпараттық жүйесі (БДҚ/ИДБ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7057,51 +3197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН/БСН</w:t>
+Тауардың коды (ЕАЭО СЭҚ ТН).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7134,51 +3274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір бірлік үшін тауардың, жұмыстың, көрсетілетін қызметтің бағасы</w:t>
+Валюта коды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7211,51 +3351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің саны, олардың өлшем бірлігі</w:t>
+Өлшем бірлігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7288,51 +3428,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауардың, жұмысты, көрсетілетін қызметті сатудың жалпы сомасы</w:t>
+Саны (көлемі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7365,73 +3505,3426 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларды сатып алудың, жұмыстарды орындаудың, қызметтерді көрсетудің күні мен уақыты</w:t>
+Жанама салықтарсыз тауардың, жұмыстың, көрсетілетін қызметтің бірлігі үшін баға (тариф).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанама салықтарсыз тауарлардың, жұмыстардың, қызметтердің құны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанама салықтарды ескере отырып, тауарлардың, жұмыстардың, көрсетілетін қызметтердің құны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім берушінің ЖСН/БСН.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім берушінің атауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушының ЖСН/БСН.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушының атауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭШФ тіркеу нөмірі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭШФ жазып беру күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық шот-фактуралардан мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭШФ тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазып беру күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН (өнім беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім беруші (атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысу үлесі (өнім беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жердің мекенжайы (өнім беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім берушінің санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН (алушы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушы (атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысу үлесі (алушы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жердің мекенжайы (алушы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдің коды (алушы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушының санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөнелту мекенжайы (жүк жөнелтуші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізу мекенжайы (жүк алушы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірі (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шарт (келісімшарт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шарт (келісімшарт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірі (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шартсыз (келісімшартсыз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні (тауарларды, жұмыстарды, көрсетілетін қызметтерді жеткізуге арналған шартсыз (келісімшартсыз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с № (тауарлардың, жұмыстардың, көрсетілетін қызметтердің реттік нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарлардың, жұмыстардың, көрсетілетін қызметтердің шығу белгісі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға арналған декларацияға немесе тауарларды әкелу мен жанама салықтарды төлеу туралы өтінішке сәйкес тауарлардың атауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауардың коды (ЕАЭО СЭҚ ТН).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саны (көлем)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанама салықтарсыз тауардың, жұмыстың, көрсетілетін қызметтің бір бірлігі үшін баға (тариф)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанама салықтарсыз тауарлардың, жұмыстардың, көрсетілетін қызметтердің құны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өткізу бойынша айналымның мөлшері (салық салынатын/салық салынбайтын айналым)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚҚС мөлшерлемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚҚС сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанама салықтарды есепке алғанда, тауарлардың, жұмыстардың, көрсетілетін қызметтердің құны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға арналған декларацияның, тауарларды әкелу мен жанама салықтарды төлеу туралы өтініштің, тауарларға арналған ілеспе жүкқұжаттың, СТ-1 немесе СТ-KZ №.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға арналған декларациядан немесе тауарларды әкелу мен жанама салықтарды төлеу туралы өтініштен алынған тауар позициясының нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айналымды жасау күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Межелі пункт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Монополияға қарсы органның қызметкерлеріне Тіркеуші ақпараттық жүйеге ("OilTrack" мұнай өнімдерін есепке алудың ақпараттық сервисі) қолжетімділікті ұсыну.</w:t>
+      3. "Фискалдық деректер операторлары" ақпараттық жүйесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7559,50 +7052,629 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Тауарлардың, жұмыстардың, көрсетілетін қызметтердің атауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір бірлік үшін тауардың, жұмыстың, көрсетілетін қызметтің бағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің саны, олардың өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауардың, жұмысты, көрсетілетін қызметті сатудың жалпы сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларды сатып алудың, жұмыстарды орындаудың, қызметтерді көрсетудің күні мен уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Монополияға қарсы органның қызметкерлеріне Тіркеуші ақпараттық жүйеге ("OilTrack" мұнай өнімдерін есепке алудың ақпараттық сервисі) қолжетімділікті ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салық құпиясын құрайтын мәліметтердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өндірістік нысанның иесінің ЖСН/БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8643,304 +8715,326 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір тәулікте резервуардағы мұнай өнімдерінің айналымының көлемі (қабылдау, тұтыну)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕБҚ — есепке алатын бақылау құралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН — бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БДҚ — бірыңғай деректер қоймасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИДБ — интеграцияланған деректер базасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН — жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚҚС — қосылған құн салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕАЭО СЭҚ ТН — Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің тауар номенклатурасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТК — мекенжайды тіркеу коды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭШФ — электрондық шот-фактура.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9262,35 +9356,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>