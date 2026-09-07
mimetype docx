--- v0 (2025-11-28)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0735aca" w14:textId="0735aca">
+    <w:p w14:paraId="01c7169" w14:textId="01c7169">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сот әрекетке қабілетсіз және әрекетке қабілеті шектеулі деп таныған адамдарды арнайы есепке алу мәліметтерін жүргізу, пайдалану және сақтау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Бас Прокурорының 2025 жылғы 7 қарашадағы № 138 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Бас Прокурорының 2025 жылғы 7 қарашадағы № 138 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік құқықтық статистика және арнайы есепке алу туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -792,74 +792,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Арнайы есепке алу үшін азаматтық іс бойынша азаматты әрекетке қабілетсіз және әрекетке қабілеті шектеулі деп тану туралы заңды күшіне енген сот шешімі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасы Сот әкімшілігінің облыстардағы, астанадағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелерінің жауапты адамдары (бұдан әрі – Сот әкімшілігі) сот органдарының ақпараттар жүйесіне енгізілетін арнайы есепке алу мәліметтерінің уақытылығын, толықтығын және дұрыстығын қамтамасыз етеді.</w:t>
+      3. Қазақстан Республикасы Сот әкімшілігінің астанадағы, облыстардағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелерінің жауапты адамдары (бұдан әрі – Сот әкімшілігі) сот органдарының цифрлық жүйесіне енгізілетін арнайы есепке алу мәліметтерінің уақытылығын, толықтығын және дұрыстығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Бас Прокурорының 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің (бұдан әрі – Комитет) аумақтық органдарының басшыларына "Талдау орталығы" автоматтандырылған ақпараттық жүйесіне (бұдан әрі – ТО ААЖ) арнайы есепке алу мәліметтерін қалыптастырудың уақытылы, толық және дұрыс енгізілуін қамтамасыз етеді.</w:t>
+      4. Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің (бұдан әрі – Комитет) аумақтық органдарының басшыларына "Талдау орталығы" цифрлық жүйесіне (бұдан әрі – ТО ЦЖ) арнайы есепке алу мәліметтерін уақытылы, толық және дұрыс енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Бас Прокурорының 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Арнайы есепке алуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -870,74 +994,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Арнайы есепке алуды Комитеттің аумақтық органдары "Әрекетке қабілетсіз және әрекетке қабілеті шектеулі деп таныған адамға арналған карточка" (бұдан әрі – карточка) электрондық ақпараттық есепке алу құжатының негізінде осы Қағидалардың қосымшасына сәйкес нысан бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Карточка ТО ААЖ-де автоматты түрде Қазақстан Республикасы Бас Прокурорының 2017 жылы 2 қаршадағы №124 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген "Азаматтық-құқықтық саладағы сот есептерінің нысандарын және оларды қалыптастыру жөніндегі нұсқаулықтарды бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №16009 болып тіркелген) бірінші сатыдағы сотпен қаралған азаматтық іске (өтінішке) электрондық ақпараттық есепке алу құжатының 12-бөлімінің 8, 13 деректемелері негізінде қалыптасады.</w:t>
+      6. Карточка ТО ЦЖ-де автоматты түрде Қазақстан Республикасы Бас Прокурорының 2017 жылы 2 қарашадағы № 124 бұйрығымен бекітілген "Азаматтық-құқықтық саладағы сот есептерінің нысандарын және оларды қалыптастыру жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нұсқаулықтарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16009 болып тіркелген) бірінші сатыдағы сотпен қаралған азаматтық іске (өтінішке) 1-электрондық ақпараттық есепке алу құжатының 12-бөлімінің 8, 13 деректемелері негізінде қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Бас Прокурорының 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Адамды арнайы есепке қойғанда Комитеттің аумақтық органдары жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1110,54 +1296,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адамдарды әрекетке қабілетсіз және әрекет қабілеті шектеулі деп қайта тану дерегі анықталған жағдайда, Комитеттің аумақтық органы бір жұмыс күні ішінде тиісті шаралар қабылдау үшін, заңды күшіне енген сот актілерінің заңдылығын қадағалауды жүзеге асыратын прокурорға, іздестіру есебіндегі адам анықталған жағдайда – іздестіру бастамашысына ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Арнайы есептен шығаруды ТО ААЖ-дегі "есепте тұр" деген мәртебені "есептен шығарылған" деген мәртебеге ауыстыру жолымен, растайтын құжаттарды ұсыну (салу) арқылы Комитеттің аумақтық органы хатының негізінде Комитет жүзеге асырады.</w:t>
+      8. Арнайы есептен шығаруды ТО ЦЖ-дегі "есепте тұр" деген мәртебені "есептен шығарылған" деген мәртебеге ауыстыру жолымен, растайтын құжаттарды ұсыну (салу) арқылы Комитеттің аумақтық органы хатының негізінде Комитет жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Бас Прокурорының 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Арнайы есептен шығаруға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1210,54 +1458,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сот шешімімен әрекетке қабілетсіз және әрекетке қабілеті шектеулі деп таныған адамның өлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Комитеттің аумақтық органдары тоқсан сайын 30-күні азаматтық-құқықтық саладағы сот есептерінің көрсеткіштерімен ТО ААЖ арнайы есепке алу мәліметтерімен салыстыру жүргізеді.</w:t>
+      10. Комитеттің аумақтық органдары тоқсан сайын 30-күні азаматтық-құқықтық саладағы сот есептерінің көрсеткіштерімен ТО ЦЖ арнайы есепке алу мәліметтерімен салыстыру жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Бас Прокурорының 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Арнайы есепке алу мәліметтерін пайдалану және сақтау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3038,55 +3348,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3412,31 +3722,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>