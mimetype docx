--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c9fd45c" w14:textId="c9fd45c">
+    <w:p w14:paraId="557f69f" w14:textId="557f69f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прокуратура органдарына көліктік қызмет көрсетуге арналған арнайы көлік құралдарының заттай нормаларын және ерекше үй-жайларына арналған алаңдарының заттай нормаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Бас Прокурорының 2025 жылғы 10 шiлдедегi № 93 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Бас Прокурорының 2025 жылғы 10 шiлдедегi № 93 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 70-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -767,261 +767,262 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Прокуратура органдарына көліктік қызметті көрсетуге арналған арнайы көлік құралдарының заттай нормалары</w:t>
+        <w:t xml:space="preserve"> Прокуратура органдарына көліктік қызмет көрсетуге арналған арнайы көлік құралдарының заттай нормалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Бас Прокурорының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>р/с №</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р/с № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (аумақтық) бөлімшенің, ведомствоның, білім беру ұйымының атауы</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Құрылымдық (аумақтық) бөлімшенің, ведомствоның, білім беру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Заттай нормалардың атауы</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заттай нормалардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1030,363 +1031,345 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Жеңіл автокөліктер базасында</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жеңіл автокөліктер базасында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Жүк автомобильдері мен жолаушылар автобустарының шассиінде</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жүк автомобильдері мен жолаушылар автобустарының шассиінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Айына 1 а/м жүріс лимиті (км)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Айына 1 а/м жүріс лимиті (км)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-3</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-4</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-5</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Қазақстан Республикасының Бас прокуратурасы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қазақстан Республикасының Бас прокуратурасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1600,87 +1583,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cотқа дейінгі тергеп-тексерудің және қылмыстық қудалаудың заңдылығын қадағалау бөлімшесі</w:t>
+Сотқа дейінгі тергеп-тексеру және қылмыстық қудалау заңдылығын қадағалау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 20 бірлігіне бір көлік құралы</w:t>
+Бөлімшенің штат санының 12 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1780,52 +1763,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Заңды күшіне енген үкімдердің заңдылығын және олардың орындалуын қадағалау бөлімшесі </w:t>
+              <w:t>
+Заңды күшіне енген үкімдердің заңдылығын және олардың орындалуын қадағалау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1962,51 +1945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоғамдық мүдделерді қорғау бөлімшесі</w:t>
+Қоғамдық мүдделерді қорғау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2143,51 +2126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cотқа дейінгі тергеп-тексеру бөлімшесі</w:t>
+Сотқа дейінгі тергеп-тексеру бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2324,51 +2307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадрлық жұмыс бөлімшесі</w:t>
+Кадр жұмысы бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2722,51 +2705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 10 бірлігіне бір көлік құралы</w:t>
+Бөлімшенің штат санының 6 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2867,87 +2850,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жедел-іздестіру, қарсы барлау қызметі мен жасырын тергеу әрекеттерінің заңдылығын қадағалау бөлімшесі</w:t>
+Активтерді қайтару жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 6 бірлігіне бір көлік құралы</w:t>
+Бөлімшенің штат санының 5 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3048,51 +3031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы бөлімшесі</w:t>
+Жедел-іздестіру, қарсы барлау қызметінің және жасырын тергеу әрекеттерінің заңдылығын қадағалау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3229,87 +3212,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Норма шығармашылық қызметін үйлестіру бөлімшесі</w:t>
+Қаржы бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір көлік құралы</w:t>
+Бөлімшенің штат санының 6 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3410,87 +3393,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолданымдармен жұмыс және іс жүргізу бөлімшесі</w:t>
+Норма шығару қызметін үйлестіру бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
+Бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3591,87 +3574,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік құпияларды қорғау бөлімшесі</w:t>
+Жолданымдармен жұмыс және іс жүргізу бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір көлік құралы</w:t>
+Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3772,87 +3755,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзіндік қауіпсіздік бөлімшесі</w:t>
+Мемлекеттік құпияларды қорғау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 6 бірлігіне бір көлік құралы</w:t>
+Бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3953,142 +3936,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материалдық-</w:t>
-[...17 lines deleted...]
-техникалық қамсыздандыру басқармасы</w:t>
+Жеке қауіпсіздік бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір көлік құралы</w:t>
+Бөлімшенің штат санының 6 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4156,51 +4117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаруашылық басқармасы</w:t>
+Материалдық-техникалық қамтамасыз ету басқармасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4228,51 +4189,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта немесе шағын сыныпты бір жолаушы автобусы, бір аз тонналы жүк автомобилі</w:t>
+Орта немесе шағын сыныпты алты жолаушылар автобусы; аз тонналы үш жүк автомобилі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4341,51 +4302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бас прокуратураның Алматы қаласындағы өкілдігі</w:t>
+Шаруашылық басқармасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4404,57 +4365,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта немесе шағын сыныпты бір жолаушылар автобусы, аз тонналы бір жүк автомобилі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4521,52 +4486,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Құқықтық статистика және арнайы есепке алу жөніндегі комитет</w:t>
+              <w:t xml:space="preserve">
+Бас прокуратураның Алматы қаласындағы өкілдігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4585,96 +4550,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000</w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4707,563 +4668,569 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық қорғау органдары академиясы</w:t>
+Құқықтық статистика және арнайы есепке алу жөніндегі комитет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штат санының 35 бірлігіне бір көлік құралы</w:t>
+Бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орта немесе шағын сыныпты екі жолаушылар автобусы; аз тонналы екі жүк автомобилі</w:t>
+Бір аз тонналы жүк автомобилі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2100</w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бас әскери прокуратура және Бас көлік прокуратурасы, Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің аумақтық және оларға теңестірілген органдары, облыстардың прокуратуралары және оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратуралар</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвесторлардың құқықтарын қорғау комитеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір көлік құралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір аз тонналы жүк автомобилі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотқа дейінгі тергеп-тексерудің және қылмыстық қудалаудың заңдылығын қадағалау бөлімшесі</w:t>
+Құқық қорғау органдары академиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
+Штат санының 35 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта немесе шағын сыныпты екі жолаушылар автобусы; аз тонналы екі жүк автомобилі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...169 lines deleted...]
-2100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Бас әскери прокуратура және Бас көлік прокуратурасы, Құқықтық статистика және арнайы есепке алу жөніндегі комитеттің аумақтық және теңестірілген органдары, облыстардың прокуратуралары және оларға теңестірілген (республикалық маңызы бар қалалар мен астананың) прокуратуралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5296,51 +5263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоғамдық мүдделерді қорғау бөлімшесі</w:t>
+Сотқа дейінгі тергеп-тексеру және қылмыстық қудалау заңдылығын қадағалау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5477,87 +5444,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сотқа дейінгі тергеп-тексеру бөлімшесі</w:t>
+Заңды күшіне енген үкімдердің заңдылығын және олардың орындалуын қадағалау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тергеу топтарының басшыларына арналған бір көлік құралы</w:t>
+Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5658,124 +5625,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы бөлімшесі</w:t>
+Қоғамдық мүдделерді қорғау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір көлік құралы</w:t>
+Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5843,87 +5806,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жедел-іздестіру, қарсы барлау қызметі мен жасырын тергеу әрекеттерінің заңдылығын қадағалау бөлімшесі</w:t>
+Сотқа дейінгі тергеп-тексеру бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
+Тергеу топтарының басшыларына арналған бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6024,51 +5987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзіндік қауіпсіздік бөлімшесі</w:t>
+Қаржы бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6087,57 +6050,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта немесе шағын сыныпты бір жолаушылар автобусы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6205,87 +6172,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің бөлімшесі</w:t>
+Жедел-іздестіру, қарсы барлау қызметінің және жасырын тергеу әрекеттерінің заңдылығын қадағалау жөніндегі бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір көлік құралы</w:t>
+Бөлімшенің штат санының 8 бірлігіне бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6309,206 +6276,345 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000</w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзіндік қауіпсіздік бөлімшесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір көлік құралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар</w:t>
+Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыскерлер саны 35 болған жағдайда, бір көлік құралы</w:t>
+Бір көлік құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6532,164 +6638,403 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2100</w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандандырылған табиғат қорғау прокуратурасы</w:t>
+Аудандық және оларға теңестірілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өзен-теңіз" сыныпты бір катер</w:t>
+35 жұмыскері бар бір көлік құралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырылған табиғатты қорғау прокуратурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Река-Море" сыныпты бір катер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6715,50 +7060,81 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6864,509 +7240,438 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Прокуратура органдарының ерекше үй-жайларына арналған алаңдар заттай нормалары</w:t>
+        <w:t xml:space="preserve"> Прокуратура органдарының ерекше үй-жайларына арналған алаңдардың заттай нормалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> № п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> Үй-жайдың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...113 lines deleted...]
-              <w:t>-жайдың алаңы</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Үй-жайдың ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...120 lines deleted...]
-4</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Қазақстан Республикасының Бас прокуратурасы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қазақстан Республикасының Бас прокуратурасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7398,88 +7703,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Қаруды, оқ-дәрілерді және арнайы құралдарды сақтауға арналған 1 аттестатталған қызметкерге арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7547,88 +7852,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+1 аттестатталған қызметкерге арналған химиялық заттарды сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7733,51 +8038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7845,88 +8150,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Жедел кезекшіні орналастыруға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7995,87 +8300,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсталған әйел адамдарды уақытша ұстауға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Ұсталған әйел жынысты адамдарды уақытша ұстауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8144,87 +8449,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсталған ер адамдарды уақытша ұстауға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Ұсталған еркек жынысты адамдарды уақытша ұстауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8293,87 +8598,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адвокаттардың қорғалушылармен кездесулеріне арналған бөлме</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Адвокаттардың қорғаушылармен кездесуіне арналған бөлме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8441,88 +8746,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Тергеуге алынғандардан жауап алуды жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8591,87 +8896,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Құпиялық" режимінде тергеу амалдарын жүргізуге арналған кабинет</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+"Құпиялылық" режимінде тергеу әрекеттерін жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8740,87 +9045,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заттай дәлелдемелерді сақтауға арналған жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Заттай дәлелдемелерді сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8925,51 +9230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9037,88 +9342,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Қылмыстық істер мен басқа да құжаттардың материалдарын сақтауға арналған бөлме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9187,87 +9492,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Криминалистика және тергеу сараптамалары зертханасының оқу сыныбы</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Криминалистиканың оқу сыныбы және тергеу эксперименттерінің зертханалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9335,88 +9640,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Қызметтік және жұмылдыру дайындығының оқу сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9485,87 +9790,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарау және тану кабинеті</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Тексеру және тану кабинеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9633,88 +9938,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Полиграфологиялық зерттеу жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9783,87 +10088,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психологиялық жеңілдеу бөлмесі</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Психологиялық жеңілдету бөлмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9931,88 +10236,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Сот процестерінің бейнежазбасын қарауға арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10080,88 +10385,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+ТИР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10230,87 +10535,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене шынықтыруға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Дене шынықтыру дайындығы үй-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10415,51 +10720,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10527,88 +10832,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Құпиялылық белгісі бар құжаттармен және картотекамен жұмыс істеуге және сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10713,51 +11018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10826,87 +11131,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Call – орталық</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Call-орталығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10974,88 +11279,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Шетелдік делегацияны қабылдау залы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11123,88 +11428,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Баспасөз орталығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11272,88 +11577,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Қызметкерлерді аттестаттаудан өткізуге арналған зал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11422,87 +11727,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өртке қарсы қауіпсіздік жөніндегі қызметті өткеруге арналған кабинет</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Өртке қарсы қауіпсіздік бойынша қызмет атқаруға арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11570,88 +11875,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Орталық бақылау пункті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11720,87 +12025,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Паркинг (1 машиналық орын)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Паркинг (1 машина орны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11821,64 +12126,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Бас әскери прокуратура және Бас көлік прокуратурасы, облыстардың прокуратуралары және оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратуралар</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Бас әскери прокуратура және Бас көлік прокуратурасы, облыстардың прокуратуралары және оларға теңестірілген прокуратуралар (республикалық маңызы бар қалалар мен астана)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11911,87 +12214,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаруларды, оқ-дәрілерді және арнайы құралдарды сақтауға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Қаруды, оқ-дәрілерді және арнайы құралдарды сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12096,51 +12399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12245,51 +12548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12358,87 +12661,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсталған әйел адамдарды уақытша ұстауға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Ұсталған әйел жынысты адамдарды уақытша ұстауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12507,87 +12810,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсталған ер адамдарды уақытша ұстауға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Ұсталған еркек жынысты адамдарды уақытша ұстауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12655,88 +12958,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Адвокаттардың қорғаушылармен кездесуіне арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12805,87 +13108,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тергеудегі адамнан жауап алуға арналған кабинет</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Тергеуге алынғандардан жауап алуды жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12990,51 +13293,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13139,51 +13442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13251,88 +13554,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Криминалистиканың оқу сыныбы және тергеу эксперименттерінің зертханалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13400,88 +13703,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Қызметтік және жұмылдыру дайындығының оқу сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13549,88 +13852,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Тексеру және тану кабинеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13698,88 +14001,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Куәгерлерге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13847,88 +14150,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Полиграфологиялық зерттеу жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13997,87 +14300,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психологиялық жеңілдеу бөлмесі</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Психологиялық жеңілдету бөлмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14145,88 +14448,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+ТИР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14295,87 +14598,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене шынықтыру үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Дене шынықтыру дайындығы үй-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14480,51 +14783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14593,87 +14896,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Паркинг (1 машиналық орын)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Паркинг (1 машина орны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14694,64 +14997,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14783,88 +15084,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Қаруды, оқ-дәрілерді және арнайы құралдарды сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14969,51 +15270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15081,88 +15382,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Кезекші прокурорды орналастыруға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15267,51 +15568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15379,88 +15680,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Тергеуге алынғандардан жауап алуды жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15565,51 +15866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15714,51 +16015,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шаршы.м</w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15827,87 +16128,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарау және тану кабинеті</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Тексеру және тану кабинеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15976,87 +16277,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Куәларға арналған кабинет</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Куәгерлерге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16077,64 +16378,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Құқықтық статистика және арнайы есепке алу жөніндегі комитет</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Құқықтық статистика және арнайы есепке алу жөніндегі комитет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16167,87 +16466,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картотекаларды сақтауға арналған үй-жай (тегі бойынша есепке алу)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Картотеканы сақтауға арналған үй-жай (тегі бойынша есепке алу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16316,87 +16615,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картотекаларды сақтауға арналған үй-жай (іздестіру есебі)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Картотеканы сақтауға арналған үй-жай (іздестіру есебі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16465,87 +16764,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картотекаларды сақтауға арналған үй-жай (дактилоскопиялық есепке алу)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Картотеканы сақтауға арналған үй-жай (дактилоскопиялық есепке алу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16613,88 +16912,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-шаршы.м</w:t>
+              <w:t>
+Арнайы қорлар бөлімінде архивтік ақпаратты сақтауға және беруге арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16715,64 +17014,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің аумақтық және оларға теңестірілген органдары</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Құқықтық статистика және арнайы есепке алу жөніндегі комитеттің аумақтық және оларға теңестірілген органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16805,87 +17102,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картотекаларды сақтауға арналған үй-жай (тегі бойынша есепке алу)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Картотеканы сақтауға арналған үй-жай (тегі бойынша есепке алу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16954,87 +17251,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картотекаларды сақтауға арналған үй-жай (іздестіру есебі)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Картотеканы сақтауға арналған үй-жай (іздестіру есебі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17103,87 +17400,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картотекаларды сақтауға арналған үй-жай (дактилоскопиялық есепке алу)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Картотеканы сақтауға арналған үй-жай (дактилоскопиялық есепке алу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17252,87 +17549,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы қорлар бөлімінде мұрағаттық ақпараттарды сақтауға және беруге, тоқтатылған қылмыстық істерді сақтауға арналған үй-жай</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Архивтік ақпаратты сақтауға және беруге, тоқтатылған қылмыстық істерді арнайы қорлар бөлімінде сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17353,82 +17650,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...30 lines deleted...]
-Құқық қорғау органдары академиясы</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Инвесторлардың құқықтарын қорғау комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17460,124 +17737,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-0,2</w:t>
+              <w:t>
+Азаматтық қорғау құралдарын сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17609,124 +17886,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-36</w:t>
+              <w:t>
+Тергеуге алынғандардан жауап алуды жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17759,123 +18036,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Криминалистика және тергеу сараптамалары зертханасының оқу сыныбы</w:t>
-[...71 lines deleted...]
-246</w:t>
+"Құпиялылық" режимінде тергеу әрекеттерін жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17907,124 +18184,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-412</w:t>
+              <w:t>
+Полиграфологиялық зерттеу жүргізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18057,1475 +18334,2862 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене шынықтыруға арналған үй-жай</w:t>
-[...71 lines deleted...]
-900</w:t>
+Психологиялық жеңілдету бөлмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...116 lines deleted...]
-400</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құпиялылық белгісі бар құжаттармен және картотекамен жұмыс істеуге және сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...107 lines deleted...]
-9</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік делегацияларды қабылдау залы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...107 lines deleted...]
-63</w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметкерлерді компьютерлік тестілеуден өткізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...107 lines deleted...]
-129,6</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архив</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-26,6</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...107 lines deleted...]
-77,6</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаруды, оқ-дәрілерді, арнайы және химиялық құралдарды сақтауға арналған 1 аттестатталған қызметкерге арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...107 lines deleted...]
-135</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел кезекшіні орналастыруға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...107 lines deleted...]
-15,1</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Криминалистиканың оқу сыныбы және тергеу эксперименттерінің зертханалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТИР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дене шынықтыру дайындығы үй-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гараж (1 машиналық орны)</w:t>
-[...35 lines deleted...]
-шаршы.м</w:t>
+Кітапхана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір оқушыға арналған пайдалы оқу алаңы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құпиялылық белгісі бар құжаттармен және картотекамен жұмыс істеуге және сақтауға арналған үй-жай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы кітапхана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Академия мұражайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік делегацияларды қабылдау залы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметкерлерді компьютерлік тестілеуден өткізуге арналған кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архив</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гараж (1 машина орны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.м.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -19546,55 +21210,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19920,31 +21584,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>