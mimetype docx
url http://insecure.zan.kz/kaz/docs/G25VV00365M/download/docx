--- v0 (2026-03-14)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ba7f86" w14:textId="3ba7f86">
+    <w:p w14:paraId="82fa864" w14:textId="82fa864">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,490 +211,513 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес, Марқакөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Марқакөл ауданының Төсқайың ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
+      1. Марқакөл ауданының "Төсқайың ауылдық округінің 2026-2028 жылдарға арналған бюджеті" сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...39 lines deleted...]
-        <w:t>3 қосымшаларға</w:t>
+        <w:t>1 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 183 779,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 88655,4 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 5 141,0 мың теңге;</w:t>
+      салықтық түсімдер – 5141,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0,0 мың теңге;</w:t>
+      салықтық емес түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер – 178 638,0 мың теңге;</w:t>
+      трансферттер түсімі – 83514,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 183 779,0 мың теңге;</w:t>
+      1) шығындар – 88655,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
+      2) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0,0 мың теңге;</w:t>
+      бюджеттік кредиттер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге, оның ішінде:</w:t>
+      3) қаржы активтерімен операциялар бойынша сальдо - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0,0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      4) бюджет тапшылығы (профициті) - - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге, оның ішінде:</w:t>
+      5) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі – 0,0 мың теңге;</w:t>
+      қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0,0 мың теңге;</w:t>
+      қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік қаражатының пайдаланатын қалдықтары – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражаты қалдықтары – 0,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Марқакөл ауданының мәслихаты 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/5-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -931,51 +937,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Марқакөл ауданы Төсқайың ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Марқакөл ауданы Төсқайың ауылдық округінің 2026 жылға арналған бюджеті 2026 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Марқакөл ауданының мәслихаты 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/5-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1652,88 +1696,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1.КІРІСТЕР</w:t>
+              <w:t xml:space="preserve">
+1.КІРІСТЕР </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183779,0</w:t>
+88655,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1939,51 +1983,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
+01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2007,51 +2051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Меншікке салынатын салықтар </w:t>
+Табыс салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2148,123 +2192,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49,0</w:t>
+529,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2284,164 +2328,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жер салығы</w:t>
+              <w:t xml:space="preserve">
+Меншікке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61,0</w:t>
+4612,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2502,123 +2546,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4502,0</w:t>
+49,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2670,170 +2714,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
+Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4502,0</w:t>
+61,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2847,92 +2891,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы түсімдер</w:t>
+Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2988,61 +3036,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3065,87 +3109,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+Заңды тұлғалардан көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3197,170 +3241,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+4502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3415,106 +3459,832 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Ағымдағы нысаналы трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+83514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субвенциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 жыл</w:t>
+        <w:t xml:space="preserve"> 2026жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -4387,297 +5157,297 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-183779,0</w:t>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88655,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...167 lines deleted...]
-49338,0</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4842,51 +5612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49338,0</w:t>
+35984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5051,51 +5821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49338,0</w:t>
+35984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5260,51 +6030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48338,0</w:t>
+34984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5432,52 +6202,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік органның күрделі шығыстары </w:t>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5510,51 +6280,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5678,51 +6448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104441,0</w:t>
+52671,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5887,51 +6657,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104441,0</w:t>
+52671,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6096,51 +6866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104441,0</w:t>
+52671,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6305,51 +7075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14421,0</w:t>
+13420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6478,51 +7248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердегі санитариясын қамтамасыз ету</w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6687,87 +7457,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерді абаттандыру және көгалдандыру</w:t>
-[...35 lines deleted...]
-84600,0</w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35606,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6895,88 +7665,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-5000,0</w:t>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3224,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7105,87 +7875,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік және коммуникация</w:t>
-[...35 lines deleted...]
-30000,0</w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7314,87 +8084,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль көлік</w:t>
-[...35 lines deleted...]
-30000,0</w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7523,87 +8293,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
-[...35 lines deleted...]
-30000,0</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7768,51 +8538,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30000,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8962,51 +9732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Мемлекеттің қаржы активтерін сатудан түскен түсім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9166,52 +9936,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+              <w:t xml:space="preserve">
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ(ПРОФИЦИТІ) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9371,52 +10141,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-VI.БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+              <w:t xml:space="preserve">
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9882,61 +10652,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10123,61 +10889,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10201,259 +10963,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
-            </w:r>
-[...207 lines deleted...]
-Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29831,55 +30384,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30205,31 +30758,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>