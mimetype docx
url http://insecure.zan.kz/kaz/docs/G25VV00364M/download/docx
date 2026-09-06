--- v0 (2026-03-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbddec2" w14:textId="dbddec2">
+    <w:p w14:paraId="435229a" w14:textId="435229a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес, Марқакөл ауданы мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Марқакөл ауданының Қалжыр ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,300 +291,301 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 295 391,0 мың теңге, оның ішінде:</w:t>
+      кірістер – 102129,4 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 7 150,0 мың теңге;</w:t>
+      салықтық түсімдер - 7150,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0,0 мың теңге;</w:t>
+      салықтық емес түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 288 241,0 мың теңге;</w:t>
+      трансферттер түсімі – 94979,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 295 391,0 мың теңге;</w:t>
+      2) шығындар – 102129,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
+      3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0,0 мың теңге;</w:t>
+      бюджеттік кредиттер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге, оның ішінде:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0,0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 0,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -627,91 +595,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік қаражатының пайдаланатын қалдықтары - 0,0 мың теңге;</w:t>
+      бюджеттік қаражатының пайдаланатын қалдықтары - 0,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражаты қалдықтары - 0,0 мың теңге.</w:t>
+      бюджет қаражаты қалдықтары - 0,1 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Марқакөл ауданының мәслихаты 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -932,50 +962,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Марқакөл ауданының Қалжыр ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Марқакөл ауданының мәслихаты 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1689,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295391,0</w:t>
+102129,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4019,51 +4087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4119,87 +4187,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы түсімдер</w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-288241,0</w:t>
+94979,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4332,51 +4400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-288241,0</w:t>
+94979,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4509,51 +4577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-288241,0</w:t>
+94979,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4686,51 +4754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-288241,0</w:t>
+94979,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5659,51 +5727,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295391,0</w:t>
+102129,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5868,51 +5936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55866,0</w:t>
+44694,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6077,51 +6145,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55866,0</w:t>
+44694,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6286,51 +6372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55866,0</w:t>
+44694,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6495,51 +6581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52866,0</w:t>
+43694,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6704,51 +6790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3000,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6913,51 +6999,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236525,0</w:t>
+56435,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7122,51 +7208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236525,0</w:t>
+56435,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7331,51 +7417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236525,0</w:t>
+56435,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7540,51 +7626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136767,0</w:t>
+9610,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7749,51 +7835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19840,0</w:t>
+17516,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7958,51 +8044,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79918,0</w:t>
+29309,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8167,51 +8253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3000,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8376,51 +8462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3000,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8585,51 +8671,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3000,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8794,256 +8880,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3000,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9063,192 +9153,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9300,160 +9394,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9537,128 +9635,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған(толық пайдалынылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9783,51 +9885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+ІІІ. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9988,51 +10090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10192,52 +10294,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ) </w:t>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10397,52 +10499,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ) </w:t>
+              <w:t>
+IV. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10603,51 +10705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10808,51 +10910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11012,88 +11114,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-0,0</w:t>
+              <w:t xml:space="preserve">
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11217,88 +11319,908 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30432,55 +31354,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>