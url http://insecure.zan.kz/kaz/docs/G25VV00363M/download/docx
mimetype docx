--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7dcec40" w14:textId="7dcec40">
+    <w:p w14:paraId="25e087a" w14:textId="25e087a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес, Марқакөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Марқакөл ауданының Боран ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,394 +291,457 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 289 289,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 187165,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 5 750,0 мың теңге;</w:t>
+      салықтық түсімдер - 5750,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0,0 мың теңге;</w:t>
+      салықтық емес түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер – 283 539,0 мың теңге;</w:t>
+      трансферттер түсімі – 181415,0мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 289 289,0 мың теңге;</w:t>
+      2) шығындар – 195721,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
+      3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0,0 мың теңге;</w:t>
+      бюджеттік кредиттер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге, оның ішінде:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0,0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - -8556,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 8556,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі – 0,0 мың теңге;</w:t>
+      қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0,0 мың теңге;</w:t>
+      қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік қаражатының пайдаланатын қалдықтары – 0,0 мың теңге;</w:t>
+      бюджеттік қаражатының пайдаланатын қалдықтары – 8556,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражаты қалдықтары – 0,0 мың теңге.</w:t>
+      бюджет қаражаты қалдықтары – 8556,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Марқакөл ауданының мәслихаты 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -931,51 +961,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Марқакөл ауданының Боран ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Марқакөл ауданының Боран ауылдық округінің 2026 жылға арналған бюджеті 2026 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Марқакөл ауданының мәслихаты 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1030,51 +1098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы (мың теңге)</w:t>
+Барлығы (мыңтеңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1206,51 +1274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкі сыныбы</w:t>
+Ішкісыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1689,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-289289,0</w:t>
+187165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2006,52 +2074,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Табыс салығы </w:t>
+              <w:t>
+Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2360,52 +2428,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Меншікке салынатын салықтар </w:t>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2847,96 +2915,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3024,128 +3088,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
+Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3800,0</w:t>
+,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3197,132 +3265,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай жер салығы</w:t>
+Заңды тұлғалардан көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+3800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3342,61 +3406,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3419,87 +3479,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3560,165 +3620,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3773,87 +3829,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы түсімдер</w:t>
+Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3882,51 +3938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
+05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3950,87 +4006,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4127,87 +4183,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+2500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4300,87 +4356,618 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы нысаналы трансферттер</w:t>
+Жер учаскелерін пайдаланғаны үшін төлем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+181415,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181415,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181415,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181415,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4455,63 +5042,62 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы (мың теңге)</w:t>
+Барлығы (мыңтеңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4554,65 +5140,83 @@
               <w:t>
 Функционалдық ішкі топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...13 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4655,78 +5259,115 @@
               <w:t>
 Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4769,86 +5410,143 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5272,88 +5970,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-289289,0</w:t>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195721,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5482,87 +6180,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
-[...35 lines deleted...]
-119139,0</w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5727,51 +6425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119139,0</w:t>
+86998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5936,51 +6634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119139,0</w:t>
+86998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6145,51 +6843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118139,0</w:t>
+85998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6395,219 +7093,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...167 lines deleted...]
-120450,0</w:t>
+ 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғынүй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6736,87 +7434,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді-мекендерді көркейту</w:t>
-[...35 lines deleted...]
-120450,0</w:t>
+Елді-мекендердікөркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6981,51 +7679,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120450,0</w:t>
+77450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7399,51 +8097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25795,0</w:t>
+15795,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7608,469 +8306,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87891,0</w:t>
+54891,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-49700,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-49700,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8090,196 +8788,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-49700,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8331,164 +9029,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-49700,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8572,333 +9270,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8918,192 +9624,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9155,160 +9865,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9392,128 +10106,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған ағымды трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9638,51 +10356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+ІІІ. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9843,51 +10561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10048,51 +10766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI.БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10253,51 +10971,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+IV. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10458,51 +11176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Қаржы активтерін сатыпалу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10558,160 +11276,156 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10799,164 +11513,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11040,50 +11750,1083 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫНҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -11121,51 +12864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31859,55 +33602,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32233,31 +33976,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>