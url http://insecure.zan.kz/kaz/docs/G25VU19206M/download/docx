--- v0 (2026-03-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f662ab" w14:textId="1f662ab">
+    <w:p w14:paraId="bcd8bbd" w14:textId="bcd8bbd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,109 +100,119 @@
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Үлкен Нарын ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 2025 жылғы 23 желтоқсандағы № 19/206-VIII шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Қазақстан Республикасының Бюджет кодексінің </w:t>
+      Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -240,73 +250,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 – тармағының 1) тармақшасына сәйкес, Үлкен Нарын ауданы мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. 2026-2028 жылдарға арналған Үлкен Нарын ауылдық округінің бюджеті </w:t>
+      1. 2026-2028 жылдардарға арналған Үлкен Нарын ауылдық округінің бюджеті" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -322,343 +328,442 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекiтiлсiн:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 186 550,0 мың теңге, оның iшiнде:</w:t>
+      1) кірістер – 260 013,0 мың теңге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсiмдер – 163 000,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 5 000,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмдері –18 550,0 мың теңге;</w:t>
+      трансферттер түсiмдері – 92 013,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 186 550,0 мың теңге;</w:t>
+      2) шығындар – 293 456,2 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттiк кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
+      3) таза бюджеттiк кредиттеу – 0,0 мың теңге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0,0 мың теңге, оның ішінде:</w:t>
+      4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0,0 мың теңге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтерді сатып алу – 0,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті)- -33 443,2 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)– 0,0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 33 443,2 мың теңге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 33443,2 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>№ 21/219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...24 lines deleted...]
-        <w:t>2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -743,71 +848,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Сыдыкова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -880,5514 +964,4125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№19/206-VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Үлкен Нарын ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21/219-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Барлық кірістер (мың теңге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Барлық кірістер (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...186 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I.Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44600,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралы салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31100,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...193 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6405,8128 +5100,6313 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сомасы (мың теңге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...46 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...186 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІ.Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+293456,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104178,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104178,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88188,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15990,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150097,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150097,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61212,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12660,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16025,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23423,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23423,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22638,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+785,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент,ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-33443,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14671,5446 +11551,4019 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Барлық кірістер (мың теңге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Барлық кірістер (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...186 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I.Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197134,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174760,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122910,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122910,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33350,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17374,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17374,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17374,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...193 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20128,8128 +15581,5959 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сомасы (мың теңге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...46 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...186 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІ.Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197134,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94083,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94083,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94083,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78632,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78632,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48523,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13293,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16616,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+00,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24420,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24420,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23770,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VIІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28394,5446 +21678,4019 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Барлық кірістер (мың теңге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Барлық кірістер (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...186 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I.Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35400,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12600,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...193 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33851,8148 +25708,5969 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сомасы (мың теңге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...46 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...186 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІ.Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99112,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99112,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99112,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82554,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82554,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50949,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13958,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+201,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17447,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25608,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25608,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24958,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -42013,55 +31691,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42387,31 +32065,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>