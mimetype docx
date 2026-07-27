--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcd8bbd" w14:textId="bcd8bbd">
+    <w:p w14:paraId="1a3e7b2" w14:textId="1a3e7b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -347,51 +347,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 260 013,0 мың теңге:</w:t>
+      1) кірістер – 320 375,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсiмдер – 163 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -419,87 +419,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 5 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмдері – 92 013,0 мың теңге;</w:t>
+      трансферттер түсiмдері – 152 375,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 293 456,2 мың теңге;</w:t>
+      2) шығындар – 353 818,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттiк кредиттеу – 0,0 мың теңге:</w:t>
+      3) таза бюджеттiк кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -526,52 +526,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      қаржылық активтерді сатып алу – 0,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      қаржылық активтерді сатып алу – 0,0 мың теңге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -581,51 +581,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті)- -33 443,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 33 443,2 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)– 33443,2 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -635,89 +635,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 33443,2 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 33 443,2 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 18.02.2026 </w:t>
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 21/219-VIII</w:t>
+        <w:t>№ 24/246-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -925,51 +925,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Үлкен Нарын ауданы мәслихатының </w:t>
+              <w:t xml:space="preserve">Үлкен Нарын ауданы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәслихатының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 23 желтоқсандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1000,62 +1013,62 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Үлкен Нарын ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 18.02.2026 </w:t>
+        <w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 21/219-VIII</w:t>
+        <w:t>№ 24/246-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1313,51 +1326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+Кішісыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1523,208 +1536,198 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...156 lines deleted...]
-5</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1853,51 +1856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-260013,0</w:t>
+320375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4472,87 +4475,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-92013,0</w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4649,87 +4652,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
-[...35 lines deleted...]
-92013,0</w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4862,51 +4865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92013,0</w:t>
+152375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5032,94 +5035,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...42 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5572,208 +5531,198 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...156 lines deleted...]
-5</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5902,51 +5851,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-293456,2</w:t>
+353818,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6079,51 +6028,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104178,0</w:t>
+133178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6256,51 +6205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104178,0</w:t>
+133178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6433,51 +6382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88188,0</w:t>
+105188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6610,51 +6559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15990,0</w:t>
+27990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8026,51 +7975,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23423,0</w:t>
+54785,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8203,51 +8152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23423,0</w:t>
+54785,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8380,51 +8329,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22638,0</w:t>
+54000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8875,51 +8824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент,ауылдық округ әкімінің аппараты</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31691,55 +31640,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>