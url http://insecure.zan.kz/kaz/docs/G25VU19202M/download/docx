--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0cf6e9" w14:textId="d0cf6e9">
+    <w:p w14:paraId="9b51318" w14:textId="9b51318">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,50 +231,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 – бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 – тармағының 1) тармақшасына сәйкес, Үлкен Нарын ауданы мәслихаты ШЕШІМ ҚАБЫЛДАДЫ: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -341,177 +325,177 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекiтiлсiн:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекiтiлсiн: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 52 331,0 мың теңге, оның iшiнде:</w:t>
+      1 кірістер – 54 381,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсiмдер – 10 553,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      салықтық емес түсiмдер – 0,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      салықтық емес түсiмдер – 0,0 мың теңге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негiзгi капиталды сатудан түсетiн түсiмдер – 200,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмдерi – 41 578,0 мың теңге;</w:t>
+      трансферттер түсiмдерi – 43 628,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 52 331,0 мың теңге;</w:t>
+      2) шығындар – 54 381,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттiк кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
+      3) таза бюджеттiк кредиттеу – 0,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -521,123 +505,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтерiмен жасалатын операциялар бойынша сальдо – 0,0 мың теңге, оның ішінде:</w:t>
+      4) қаржылық активтерiмен жасалатын операциялар бойынша сальдо – 0,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      қаржылық активтерін сатып алу – 0,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      қаржылық активтерін сатып алу – 0,0 мың теңге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) бюджет тапшылығы (профициті) – - 0,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      5) бюджет тапшылығы (профициті) – - 0,6 мың теңге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,6 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -647,73 +631,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары –0,0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары –0,6 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/234-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -798,50 +844,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Сыдыкова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -914,70 +978,108 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№19/202-VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 жылға арналған Новополяковка ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылға арналған Ново-Поляковка ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Үлкен Нарын аудандық мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/234-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1746,51 +1848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52331,0</w:t>
+54381,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2949,51 +3051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiк құралдарына салынатын салық</w:t>
+Көлiк құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4265,51 +4367,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4401,51 +4503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41578,0</w:t>
+43628,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4578,51 +4680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41578,0</w:t>
+43628,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4755,51 +4857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41578,0</w:t>
+43628,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5592,51 +5694,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52331,0</w:t>
+54381,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5769,51 +5871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33122,0</w:t>
+35172,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5946,51 +6048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33122,0</w:t>
+35172,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6123,369 +6225,369 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33122,0</w:t>
+35172,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4087,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Тұрғын үй-коммуналдық шаруашылық</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6541,164 +6643,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-4087,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3545,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6759,441 +6861,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-3545,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+542,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-542,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15122,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Көлiк және коммуникация</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7249,128 +7351,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7394,196 +7496,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-15122,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7603,164 +7705,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7812,128 +7914,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8026,51 +8132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8094,160 +8200,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджеттік кредиттерді өтеу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8271,156 +8373,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-IV. Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8549,51 +8655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+IV. Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8722,51 +8828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Қаржылық активтерді сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8895,51 +9001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9068,405 +9174,401 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VII. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...99 lines deleted...]
-Қарыздарды өтеу</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9499,151 +9601,151 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9667,196 +9769,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9876,50 +9978,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9989,51 +10268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28459,55 +28738,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28833,31 +29112,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>