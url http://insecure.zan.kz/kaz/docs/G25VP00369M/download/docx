--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a300bae" w14:textId="a300bae">
+    <w:p w14:paraId="af7f768" w14:textId="af7f768">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 79 540,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 80 140,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 9 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсiмдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 70 540,0 мың теңге;</w:t>
+      трансферттер түсімі – 71 140,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 79 540,0 мың теңге;</w:t>
+      2) шығындар – 80 279,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -541,87 +541,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -139,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0,0 мың теңге;</w:t>
-[...17 lines deleted...]
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 139,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -631,113 +613,319 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланатын қалдықтары – 0,0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланатын қалдықтары – 139,5 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Тарбағатай ауданы Маңырақ ауылдық округ бюджетіне аудандық бюджеттен берілетін субвенция көлемі 42 050,0 мың теңге сомасында белгіленгені ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. 2026 жылға арналған Тарбағатай ауданы Маңырақ ауылдық округ бюджетіне аудандық бюджеттен 28 490,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      3. 2026 жылға арналған Тарбағатай ауданы Маңырақ ауылдық округ бюджетіне аудандық бюджеттен 29 090,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. 139,5 мың теңге бюджет қаражатының пайдаланатын қалдықтары осы шешімнің 4-қосымшасына сәйкес бөлінсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 3-1-тармақпен толықтырылды - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,50 +1146,12062 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Маңырақ ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. КIРICТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+80 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+80 279,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+67 340,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+67 340,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+67 340,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+66 050,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 290,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+137,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. ҚАРЖЫ АКТИВТЕРІМЕН ЖАСАЛАТЫН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбағатай аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 23 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№36/9-VIII шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Маңырақ ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1585,51 +13785,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 540,0</w:t>
+84 312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1762,51 +13962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000,0</w:t>
+9 540,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1939,51 +14139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2116,51 +14316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2293,51 +14493,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 500,0</w:t>
+6 890,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2470,51 +14670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2647,51 +14847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2824,51 +15024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 500,0</w:t>
+3 710,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3001,51 +15201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3178,51 +15378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3355,51 +15555,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4063,51 +16263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 540,0</w:t>
+74 772,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4240,51 +16440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 540,0</w:t>
+74 772,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4417,51 +16617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 540,0</w:t>
+74 772,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5285,51 +17485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 540,0</w:t>
+84 312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5494,51 +17694,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 340,0</w:t>
+71 380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5703,51 +17903,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 340,0</w:t>
+71 380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5912,51 +18112,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 340,0</w:t>
+71 380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6121,51 +18321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 050,0</w:t>
+70 013,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6330,51 +18530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 290,0</w:t>
+1 367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6539,51 +18739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+3 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6748,51 +18948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+3 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6957,51 +19157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+3 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7166,51 +19366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7375,51 +19575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 200,0</w:t>
+1 272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7584,51 +19784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7793,51 +19993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8002,51 +20202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8211,51 +20411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8420,51 +20620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8629,51 +20829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8838,51 +21038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9047,51 +21247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9256,51 +21456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11653,70 +23853,70 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№36/9-VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 қосымша</w:t>
+              <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Маңырақ ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2028 жылға арналған Маңырақ ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12300,51 +24500,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84 312,0</w:t>
+89 372,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12477,51 +24677,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 540,0</w:t>
+10 113,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12654,51 +24854,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12831,51 +25031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13008,51 +25208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 890,0</w:t>
+7 304,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13185,51 +25385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13362,51 +25562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13539,51 +25739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 710,0</w:t>
+3 933,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13716,51 +25916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13893,51 +26093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14070,51 +26270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14778,51 +26978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 772,0</w:t>
+79 259,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14955,51 +27155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 772,0</w:t>
+79 259,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15132,51 +27332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 772,0</w:t>
+79 259,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -16000,51 +28200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84 312,0</w:t>
+89 372,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16209,51 +28409,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 380,0</w:t>
+75 663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16418,51 +28618,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 380,0</w:t>
+75 663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16627,51 +28827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 380,0</w:t>
+75 663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16836,51 +29036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 013,0</w:t>
+74 214,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17045,51 +29245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 367,0</w:t>
+1 449,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17254,51 +29454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 392,0</w:t>
+3 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17463,51 +29663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 392,0</w:t>
+3 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17672,51 +29872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 392,0</w:t>
+3 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17881,51 +30081,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 060,0</w:t>
+1 124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18090,51 +30290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 272,0</w:t>
+1 348,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18299,51 +30499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 060,0</w:t>
+1 124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18508,51 +30708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18717,51 +30917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18926,51 +31126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19135,51 +31335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19344,51 +31544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19553,51 +31753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19762,51 +31962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19971,51 +32171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22329,3593 +34529,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбағатай аудандық мәслихатының </w:t>
+              <w:t>Тарбағатай аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 жылғы 23 желтоқсандағы </w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№36/9-VIII шешіміне </w:t>
+              <w:t>2025 жылғы 23 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3 қосымша</w:t>
+              <w:t>№ 36/9-VIII шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2028 жылға арналған Маңырақ ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> Бюджет қаражаты бос қалдықтарының пайдалануы</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3461 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -26044,52 +34811,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Функционалдық кіші топ </w:t>
+              <w:t>
+Функционалдық кіші топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -26163,52 +34930,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бюджеттік бағдарламалардың әкімшісі </w:t>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -26314,52 +35081,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бағдарлама </w:t>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -26497,51 +35264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+Шығындар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -26714,261 +35481,261 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-89 372,0</w:t>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-75 663,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27097,87 +35864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
-[...35 lines deleted...]
-75 663,0</w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27341,52 +36108,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-75 663,0</w:t>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27479,123 +36246,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-74 214,0</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27688,332 +36455,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-1 449,0</w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+137,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3 596,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28033,196 +36800,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-3 596,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28274,1031 +37041,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...979 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29323,3689 +37109,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3637 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33037,55 +37230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33411,31 +37604,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>