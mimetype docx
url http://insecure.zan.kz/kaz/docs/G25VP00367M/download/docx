--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8a3f288" w14:textId="8a3f288">
+    <w:p w14:paraId="19b620d" w14:textId="19b620d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің 91 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тармағының 1) тармақшасына сәйкес, Тарбағатай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Тарбағатай ауданы Қарасу ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 98 186,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 98 786,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 8 400,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -429,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсiмдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 89 412,0 мың теңге;</w:t>
+      трансферттер түсімі – 90 012,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 98 186,0 мың теңге;</w:t>
+      2) шығындар – 99 171,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -573,87 +541,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -385,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 385,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -663,133 +631,339 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланатын қалдықтары – 0,0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланатын қалдықтары – 385,4 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне аудандық бюджеттен берілетін субвенция көлемі 43 412,0 мың теңге сомасында белгіленгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне аудандық бюджеттен 31 000,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      3. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне аудандық бюджеттен 31 600,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне облыстық бюджеттен 15 000,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. 385,4 мың теңге бюджет қаражатының пайдаланатын қалдықтары осы шешімнің 4-қосымшасына сәйкес бөлінсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1-тармақпен толықтырылды - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1010,50 +1184,12209 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қарасу ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. КIРICТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+98 786,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 400,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+250,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+50,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+100,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+100,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+374,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+374,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+374,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+90 012,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+90 012,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+90 012,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+99 171,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+69 476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+69 476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+69 476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+68 186,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 290,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 310,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 310,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 310,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17 510,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. ҚАРЖЫ АКТИВТЕРІМЕН ЖАСАЛАТЫН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбағатай аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 23 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 36/7-VIII шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Қарасу ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1637,51 +13970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 186,0</w:t>
+98 777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1814,51 +14147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 400,0</w:t>
+8 904,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1991,51 +14324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2168,51 +14501,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2345,51 +14678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 800,0</w:t>
+7 208,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2522,51 +14855,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2699,51 +15032,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50,0</w:t>
+53,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2876,51 +15209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500,0</w:t>
+4 770,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3053,51 +15386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3230,51 +15563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100,0</w:t>
+106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3407,51 +15740,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100,0</w:t>
+106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3584,51 +15917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-374,0</w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3761,51 +16094,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-374,0</w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3938,51 +16271,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-374,0</w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4292,51 +16625,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0.0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4469,51 +16802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 412,0</w:t>
+89 477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4646,51 +16979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 412,0</w:t>
+89 477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4823,51 +17156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 412,0</w:t>
+89 477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5691,51 +18024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 186,0</w:t>
+98 777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5900,51 +18233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 476,0</w:t>
+68 344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6109,51 +18442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 476,0</w:t>
+68 344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6318,51 +18651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 476,0</w:t>
+68 344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6527,51 +18860,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 186,0</w:t>
+66 977,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6736,51 +19069,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 290,0</w:t>
+1 367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6945,51 +19278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 710,0</w:t>
+20 823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7154,51 +19487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 710,0</w:t>
+20 823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7363,51 +19696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 710,0</w:t>
+20 823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7572,51 +19905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 510,0</w:t>
+18 461,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7781,51 +20114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 200,0</w:t>
+1 282,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7990,51 +20323,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8199,51 +20532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8408,51 +20741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8617,51 +20950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8826,51 +21159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9035,51 +21368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9244,51 +21577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9453,51 +21786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9662,51 +21995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12059,70 +24392,70 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 36/7-VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 қосымша</w:t>
+              <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Қарасу ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2028 жылға арналған Қарасу ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12706,51 +25039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 777,0</w:t>
+104 702,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12883,51 +25216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 904,0</w:t>
+9 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13060,51 +25393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 590,0</w:t>
+1 685,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13237,51 +25570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 590,0</w:t>
+1 685,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13414,51 +25747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 208,0</w:t>
+7 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13591,51 +25924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-265,0</w:t>
+280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13768,51 +26101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53,0</w:t>
+56,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13945,51 +26278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 770,0</w:t>
+5 056,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14122,51 +26455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14299,51 +26632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106,0</w:t>
+112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,51 +26809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106,0</w:t>
+112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14653,51 +26986,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-396,0</w:t>
+420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14830,51 +27163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-396,0</w:t>
+420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15007,51 +27340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-396,0</w:t>
+420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15538,51 +27871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 477,0</w:t>
+94 846,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15715,51 +28048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 477,0</w:t>
+94 846,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15892,51 +28225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 477,0</w:t>
+94 846,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -16760,51 +29093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 777,0</w:t>
+104 702,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16969,51 +29302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 344,0</w:t>
+72 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17178,51 +29511,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 344,0</w:t>
+72 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17387,51 +29720,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 344,0</w:t>
+72 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17596,51 +29929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 977,0</w:t>
+71 193,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17805,51 +30138,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 367,0</w:t>
+1 449,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18014,51 +30347,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 823,0</w:t>
+21 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18223,51 +30556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 823,0</w:t>
+21 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18432,51 +30765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 823,0</w:t>
+21 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18641,51 +30974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 461,0</w:t>
+19 369,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18850,51 +31183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 282,0</w:t>
+1 359,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19059,51 +31392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 080,0</w:t>
+1 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19268,51 +31601,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19477,51 +31810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19686,51 +32019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19895,51 +32228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20104,51 +32437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20313,51 +32646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20522,51 +32855,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20731,51 +33064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23089,3947 +35422,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбағатай аудандық мәслихатының </w:t>
+              <w:t>Тарбағатай аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 жылғы 23 желтоқсандағы </w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 36/7-VIII шешіміне </w:t>
+              <w:t>2025 жылғы 23 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3 қосымша</w:t>
+              <w:t>№ 36/7-VIII шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2028 жылға арналған Қарасу ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> Бюджет қаражаты бос қалдықтарының пайдалануы</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3815 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -27158,52 +35704,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Функционалдық кіші топ </w:t>
+              <w:t>
+Функционалдық кіші топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -27277,52 +35823,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бюджеттік бағдарламалардың әкімшісі </w:t>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -27428,52 +35974,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бағдарлама </w:t>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -27611,51 +36157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+Шығындар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -27828,261 +36374,261 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-104 702,0</w:t>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-72 642,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28211,87 +36757,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
-[...35 lines deleted...]
-72 642,0</w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28455,52 +37001,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-72 642,0</w:t>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28593,123 +37139,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-71 193,0</w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28729,405 +37275,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 449,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-21 873,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29147,1249 +37693,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1197 lines deleted...]
-        </w:trPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
@@ -30437,3689 +37793,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3637 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -34151,55 +37914,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34525,31 +38288,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>