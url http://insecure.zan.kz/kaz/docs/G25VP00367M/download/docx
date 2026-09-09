--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19b620d" w14:textId="19b620d">
+    <w:p w14:paraId="63cb384" w14:textId="63cb384">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 98 786,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 97 361,6 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 8 400,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсiмдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 90 012,0 мың теңге;</w:t>
+      трансферттер түсімі – 88 587,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 99 171,4 мың теңге;</w:t>
+      2) шығындар – 97 747,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -659,229 +659,245 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 39/7-VIII</w:t>
+        <w:t>№ 43/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне аудандық бюджеттен берілетін субвенция көлемі 43 412,0 мың теңге сомасында белгіленгені ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне аудандық бюджеттен 31 600,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      3. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне аудандық бюджеттен 30 175,6 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 39/7-VIII</w:t>
+        <w:t>№ 43/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Тарбағатай ауданы Қарасу ауылдық округ бюджетіне облыстық бюджеттен 15 000,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. 385,4 мың теңге бюджет қаражатының пайдаланатын қалдықтары осы шешімнің 4-қосымшасына сәйкес бөлінсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -900,70 +916,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1201,61 +1217,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қарасу ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 39/7-VIII</w:t>
+        <w:t>№ 43/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1852,51 +1868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-98 786,0 </w:t>
+97 361,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4522,51 +4538,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-90 012,0 </w:t>
+88 587,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4700,51 +4716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-90 012,0 </w:t>
+88 587,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4878,51 +4894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-90 012,0 </w:t>
+88 587,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5701,51 +5717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-99 171,4 </w:t>
+97 747,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6536,52 +6552,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-68 186,0 </w:t>
+              <w:t>
+68 186,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6955,51 +6971,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 310,0 </w:t>
+19 920,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7164,51 +7180,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 310,0 </w:t>
+19 920,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7373,51 +7389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 310,0 </w:t>
+19 920,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7582,51 +7598,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-17 510,0 </w:t>
+17 120,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9045,51 +9061,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9254,51 +9270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9463,51 +9479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9672,51 +9688,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37914,55 +37930,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>