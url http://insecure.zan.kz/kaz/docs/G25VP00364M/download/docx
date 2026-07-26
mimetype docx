--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c0e408" w14:textId="9c0e408">
+    <w:p w14:paraId="20aa4ca" w14:textId="20aa4ca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет Кодексінің 91 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тармағының 1) тармақшасына сәйкес, Тарбағатай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Тарбағатай ауданы Жаңаауыл ауылдық округінің бюджеті тиісінше осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 78 400,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 80 677,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 9 760,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -411,69 +379,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 68 640,0 мың теңге;</w:t>
+      трансферттер түсімі – 70 917,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 78 400,0 мың теңге;</w:t>
+      2) шығындар – 81 094,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -555,69 +523,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -417,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 417,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -627,113 +595,319 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланатын қалдықтары – 0,0 мың теңге.";</w:t>
+      бюджет қаражатының пайдаланатын қалдықтары – 417,6 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Тарбағатай ауданы Жаңаауыл ауылдық округ бюджетіне аудандық бюджеттен берілетін субвенция көлемі – 46 855,0 мың теңге сомасында белгіленгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. 2026 жылға арналған Тарбағатай ауданы Жаңаауыл ауылдық округ бюджетіне аудандық бюджеттен – 21 785,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      3. 2026 жылға арналған Тарбағатай ауданы Жаңаауыл ауылдық округ бюджетіне аудандық бюджеттен 24 062,0 мың теңге көлемінде нысаналы трансферттер көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. 417,6 мың теңге бюджет қаражатының пайдаланатын қалдықтары осы шешімнің 4-қосымшасына сәйкес бөлінсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 3-1-тармақпен толықтырылды - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -954,50 +1128,13577 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Жаңаауыл ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. КIРICТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 677,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 9 760,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 110,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 260,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біріңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 917,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 917,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 917,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 094,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 436,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 436,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 436,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 615,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 821,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 741,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ауыл-Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инженерлік инфрақұрылым бойынша іс-шараларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+414,3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. ҚАРЖЫ АКТИВТЕРІМЕН ЖАСАЛАТЫН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+417,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+417,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбағатай аудандық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы "23" желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№36/4-VIII шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Жаңаауыл ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1581,51 +15282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 400,0</w:t>
+72 239,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1758,51 +15459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 760,0</w:t>
+10 345,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1935,51 +15636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2112,51 +15813,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2289,51 +15990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 110,0</w:t>
+8 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2466,51 +16167,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2643,51 +16344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100,0</w:t>
+106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2820,51 +16521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 260,0</w:t>
+5 575,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2997,51 +16698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 500,0</w:t>
+2 650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3174,51 +16875,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150,0</w:t>
+159,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3351,51 +17052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150,0</w:t>
+159,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4236,51 +17937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 640,0</w:t>
+61 894,0,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4413,51 +18114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 640,0</w:t>
+61 894,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4590,51 +18291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 640,0</w:t>
+61 894,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5458,51 +19159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 400,0</w:t>
+72 239,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5667,51 +19368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 000,0</w:t>
+65 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5876,51 +19577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 000,0</w:t>
+65 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6085,51 +19786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 000,0</w:t>
+65 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6294,51 +19995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 615,0</w:t>
+64 789,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6503,51 +20204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 385,0</w:t>
+850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6712,51 +20413,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 700,0</w:t>
+3 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6921,51 +20622,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 700,0</w:t>
+3 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7130,51 +20831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 700,0</w:t>
+3 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7339,51 +21040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7548,51 +21249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 200,0</w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7757,51 +21458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 500,0</w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7966,51 +21667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+1 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8175,51 +21876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+1 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8384,51 +22085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+1 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8593,51 +22294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+1 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8802,51 +22503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 200,0</w:t>
+1 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9011,51 +22712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 200,0</w:t>
+1 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9220,51 +22921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 200,0</w:t>
+1 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9429,51 +23130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 200,0</w:t>
+1 700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13903,83 +27604,83 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы "23" желтоқсандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№36/4-VIII шешіміне </w:t>
+              <w:t xml:space="preserve">№ 36/4-VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 қосымша</w:t>
+              <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Жаңаауыл ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2028 жылға арналған Жаңаауыл ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -14563,51 +28264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 239,0</w:t>
+71 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14740,51 +28441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 345,0</w:t>
+10 965,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14917,51 +28618,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 590,0</w:t>
+1 685,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15094,51 +28795,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 590,0</w:t>
+1 685,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15271,51 +28972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 596,0</w:t>
+9 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15448,51 +29149,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-265,0</w:t>
+281,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15625,51 +29326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106,0</w:t>
+112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15802,51 +29503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 575,0</w:t>
+5 910,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15979,51 +29680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 650,0</w:t>
+2 809,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16156,51 +29857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159,0</w:t>
+168,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16333,51 +30034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159,0</w:t>
+168,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17218,51 +30919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 894,0,</w:t>
+60 902,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17395,51 +31096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 894,0</w:t>
+60 902,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17572,51 +31273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 894,0</w:t>
+60 902,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -18440,51 +32141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 239,0</w:t>
+71 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18649,51 +32350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 639,0</w:t>
+65 167,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18858,51 +32559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 639,0</w:t>
+65 167,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19067,51 +32768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 639,0</w:t>
+65 167,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19276,51 +32977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 789,0</w:t>
+65 167,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19485,51 +33186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-850,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19694,51 +33395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 700,0</w:t>
+3 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19903,51 +33604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 700,0</w:t>
+3 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20112,51 +33813,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 700,0</w:t>
+3 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20530,51 +34231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26859,3770 +40560,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбағатай аудандық мәслихатының </w:t>
+              <w:t>Тарбағатай аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 жылғы "23" желтоқсандағы </w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 36/4-VIII шешіміне </w:t>
+              <w:t>2025 жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3 қосымша</w:t>
+              <w:t>"23" желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36/4-VIII шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2028 жылға арналған Жаңаауыл ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> Бюджет қаражаты бос қалдықтарының пайдалануы</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3638 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды - Шығыс Қазақстан облысы Тарбағатай аудандық мәслихатының 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -30752,51 +40856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші функция</w:t>
+Функционалдық кіші топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -31204,51 +41308,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+Шығындар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -31421,261 +41525,261 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-71 867,0</w:t>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-65 167,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31804,87 +41908,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
-[...35 lines deleted...]
-65 167,0</w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32048,52 +42152,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-65 167,0</w:t>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32186,123 +42290,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-65 167,0</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32395,332 +42517,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-0,0</w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+414,3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3 800,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32740,196 +42862,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-3 800,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32981,1031 +43103,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...979 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34030,5779 +43171,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5681 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-0,0</w:t>
+              <w:t xml:space="preserve">
+ 417,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -39834,55 +43292,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>