--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="086d317" w14:textId="086d317">
+    <w:p w14:paraId="ef5128a" w14:textId="ef5128a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -261,51 +261,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Күршім ауданының Сарыөлең ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
+      1. Күршім ауданы Сарыөлең ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -339,51 +339,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 184225,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер - 185050,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 12548,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -411,69 +411,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 171677,0 мың теңге;</w:t>
+      трансферттер түсімі - 172502,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 184225,0 мың теңге;</w:t>
+      2) шығындар - 185714,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -555,69 +555,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 664,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 664,7 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -627,69 +627,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік қаражатының пайдаланатын қалдықтары - 0 мың теңге;</w:t>
+      бюджеттік қаражатының пайдаланатын қалдықтары - 664,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражаты қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражаты қалдықтары - 664,7 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/8-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -796,50 +858,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Бахтияров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -899,83 +979,121 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 18 желтоқсандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 48/8-VIІI шешіміне </w:t>
+              <w:t xml:space="preserve">№ 48/8-VІII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім ауданының Сарыөлең ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/8-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1689,51 +1807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184225,0</w:t>
+185050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2892,51 +3010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3065,51 +3183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғалардан көлік құралдарына салынатын салық</w:t>
+Заңды тұлғалардан көлік құралын салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3238,51 +3356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардан көлік құралдарына салынатын салық</w:t>
+Жеке тұлғалардан көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3592,51 +3710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3769,51 +3887,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқаларды пайдаланудан түсетін түсімдер</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3846,51 +3964,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3982,51 +4100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171677,0</w:t>
+172502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4159,51 +4277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171677,0</w:t>
+172502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4336,51 +4454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171677,0</w:t>
+172502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4513,51 +4631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107295,0</w:t>
+108120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5663,51 +5781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184225,0</w:t>
+185714,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5872,51 +5990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67382,0</w:t>
+68571,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6081,51 +6199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67382,0</w:t>
+68571,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6290,51 +6408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67382,0</w:t>
+68571,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6499,51 +6617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64882,0</w:t>
+66071,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6917,51 +7035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85843,0</w:t>
+85943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7126,51 +7244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85843,0</w:t>
+85943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7335,51 +7453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85843,0</w:t>
+85943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7544,51 +7662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12348,0</w:t>
+12448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8171,51 +8289,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8380,51 +8498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8589,51 +8707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8798,51 +8916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10233,51 +10351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10438,51 +10556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11053,51 +11171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11258,51 +11376,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32270,55 +32388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32644,31 +32762,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>