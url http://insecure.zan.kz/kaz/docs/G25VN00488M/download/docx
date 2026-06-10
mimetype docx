--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef5128a" w14:textId="ef5128a">
+    <w:p w14:paraId="7adf10b" w14:textId="7adf10b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2025 жылғы 15 наурыздағы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына негізінде, Күршім аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күршім ауданы Сарыөлең ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 185050,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер - 179050,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 12548,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -411,69 +379,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 172502,0 мың теңге;</w:t>
+      трансферттер түсімі - 166502,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 185714,7 мың теңге;</w:t>
+      2) шығындар - 179714,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -673,107 +641,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 50/8-VIII</w:t>
+        <w:t>№ 53/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -858,68 +826,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Бахтияров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1029,61 +979,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім ауданының Сарыөлең ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 11.02.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 50/8-VIII</w:t>
+        <w:t>№ 53/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1807,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185050,0</w:t>
+179050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4100,51 +4050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172502,0</w:t>
+166502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4277,51 +4227,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172502,0</w:t>
+166502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4454,51 +4404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172502,0</w:t>
+166502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4631,51 +4581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108120,0</w:t>
+102120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5781,51 +5731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185714,7</w:t>
+179714,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7035,51 +6985,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85943,0</w:t>
+107943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7244,51 +7194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85943,0</w:t>
+107943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7453,51 +7403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85943,0</w:t>
+107943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7662,51 +7612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12448,0</w:t>
+18648,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8080,51 +8030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71495,0</w:t>
+87294,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8289,51 +8239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8498,51 +8448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8707,51 +8657,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8916,51 +8866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32388,55 +32338,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>