--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7adf10b" w14:textId="7adf10b">
+    <w:p w14:paraId="e89deef" w14:textId="e89deef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>