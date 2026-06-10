--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="103e36f" w14:textId="103e36f">
+    <w:p w14:paraId="466e67d" w14:textId="466e67d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2025 жылғы 15 наурыздағы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,84 +211,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына негізінде, Күршім аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Күршім ауданының Күршім ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
+      1. Күршім ауданы Күршім ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 338310,0 мың теңге, оның ішінде:</w:t>
+      кірістер - 416719,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 152800,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -411,69 +379,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 185510,0 мың теңге;</w:t>
+      трансферттер түсімі - 263919,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 338310,0 мың теңге;</w:t>
+      2) шығындар - 429301,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -555,69 +523,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 12582,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0,0 мың теңге, оның ішінде:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 12582,2 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -627,91 +595,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік қаражатының пайдаланатын қалдықтары - 0,0 мың теңге;</w:t>
+      бюджеттік қаражатының пайдаланатын қалдықтары - 12582,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражаты қалдықтары - 0,0 мың теңге.</w:t>
+      бюджет қаражаты қалдықтары - 12582,2 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -932,50 +962,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім ауданының Күршім ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1359,198 +1427,208 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 5</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1679,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338310,0</w:t>
+416719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2033,51 +2111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138400,0</w:t>
+113400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2210,51 +2288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138400,0</w:t>
+113400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2387,51 +2465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12900,0</w:t>
+38600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2528,87 +2606,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+Көлік құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12900,0</w:t>
+38600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2701,87 +2779,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғалардан көлiк құралдарына салынатын салық</w:t>
+Заңды тұлғалардан көлiк құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2874,87 +2952,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғалардан көлiк құралдарына салынатын салық</w:t>
+Жеке тұлғалардан көлiк құралы салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10900,0</w:t>
+35300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3087,51 +3165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3264,51 +3342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3437,92 +3515,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3614,51 +3692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185510,0</w:t>
+263919,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3791,51 +3869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185510,0</w:t>
+263919,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3968,51 +4046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185510,0</w:t>
+263919,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4145,51 +4223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97110,0</w:t>
+180519,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4322,51 +4400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88400,0</w:t>
+83400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4897,232 +4975,244 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...180 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5283,51 +5373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338310,0</w:t>
+429301,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5492,51 +5582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94400,0</w:t>
+146091,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5701,51 +5791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98400,0</w:t>
+146091,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5910,51 +6000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98400,0</w:t>
+146091,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6119,51 +6209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96900,0</w:t>
+98591,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6328,51 +6418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+47500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6537,51 +6627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211969,0</w:t>
+218969,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6746,51 +6836,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211969,0</w:t>
+218969,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6955,51 +7045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211969,0</w:t>
+217969,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7373,51 +7463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000,0</w:t>
+16000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7791,51 +7881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156769,0</w:t>
+177769,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8000,51 +8090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8209,51 +8299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8418,51 +8508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8614,61 +8704,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9853,51 +9939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10058,51 +10144,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10295,192 +10381,188 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10504,228 +10586,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10745,50 +10827,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12582,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10894,51 +11185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32524,55 +32815,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32898,31 +33189,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>