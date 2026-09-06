--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="466e67d" w14:textId="466e67d">
+    <w:p w14:paraId="34aae9d" w14:textId="34aae9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,69 +307,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кірістер - 416719,0 мың теңге, оның ішінде:</w:t>
+      1)кірістер - 449682,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 152800,0 мың теңге;</w:t>
+      салықтық түсімдер - 173800,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -379,87 +379,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 263919,0 мың теңге;</w:t>
+      трансферттер түсімі - 275882,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 429301,2 мың теңге;</w:t>
+      2)шығындар - 462264,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
+      3)таза бюджеттік кредиттеу - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -469,51 +469,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо - 0,0 мың теңге, оның ішінде:</w:t>
+      4)қаржы активтерімен операциялар бойынша сальдо - 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -523,69 +523,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - - 12582,2 мың теңге;</w:t>
+      5)бюджет тапшылығы (профициті) - - 12582,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 12582,2 мың теңге, оның ішінде:</w:t>
+      6)бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 12582,2 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -641,61 +641,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53/4-VIII</w:t>
+        <w:t>№ 56/4-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -979,61 +979,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім ауданының Күршім ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 27.04.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53/4-VIII</w:t>
+        <w:t>№ 56/4-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1757,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-416719,0</w:t>
+449682,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1934,51 +1934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152800,0</w:t>
+173800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2465,51 +2465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38600,0</w:t>
+59400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2642,51 +2642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38600,0</w:t>
+59400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2988,51 +2988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35300,0</w:t>
+56100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3165,51 +3165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3342,51 +3342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3515,51 +3515,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800,0</w:t>
+1000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3692,51 +3692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-263919,0</w:t>
+275882,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3869,51 +3869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-263919,0</w:t>
+275882,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4046,51 +4046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-263919,0</w:t>
+275882,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4223,51 +4223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-180519,0</w:t>
+188482,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4400,51 +4400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83400,0</w:t>
+87400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5373,51 +5373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-429301,2</w:t>
+462264,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5582,51 +5582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146091,2</w:t>
+145291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5791,51 +5791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146091,2</w:t>
+145291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6000,51 +6000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146091,2</w:t>
+145291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6209,51 +6209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98591,2</w:t>
+105791,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6418,51 +6418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47500,0</w:t>
+39500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6627,51 +6627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218969,0</w:t>
+273732,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6836,51 +6836,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218969,0</w:t>
+273732,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7045,51 +7045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-217969,0</w:t>
+273732,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7463,51 +7463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16000,0</w:t>
+22000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7881,51 +7881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-177769,0</w:t>
+205532,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10314,255 +10314,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
-            </w:r>
-[...203 lines deleted...]
-Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32815,55 +32610,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>