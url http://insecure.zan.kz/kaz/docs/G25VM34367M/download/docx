--- v0 (2026-06-05)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c1ac02" w14:textId="3c1ac02">
+    <w:p w14:paraId="8c96b3c" w14:textId="8c96b3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы шешім 01.01 2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 73-1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,68 +231,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 – тармағының 1) тармақшасына, Катонқарағай ауданының мәслихатының 2025 жылғы 18 желтоқсандағы №33/358-VIII "Катонқарағай ауданының 2026-2028 жылдарға арналған бюджеті туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Катонқарағай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. 2026-2028 жылдарға арналған Аксу ауылдық округінің бюджеті </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -344,84 +311,85 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекiтiлсiн:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 99 797,0 мың теңге, оның iшiнде:</w:t>
+      1) кірістер – 96 797,0 мың теңге, оның iшiнде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсiмдер – 24 901,0 мың теңге;</w:t>
+      салықтық түсiмдер – 21 642,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсiмдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -431,69 +399,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негiзгi капиталды сатудан түсетiн түсiмдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсiмi –74 896,0 мың теңге;</w:t>
+      трансферттер түсiмi –75 155,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 99 797,0мың теңге;</w:t>
+      2) шығындар – 96 797,0мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттiк кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -575,69 +543,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – 15442,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) –0,0 мың теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) –15442,1 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -647,73 +615,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0,0 мың теңге.".</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 0,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Катонқарағай аудандық мәслихатының 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/397-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -934,50 +964,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Ақсу ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Катонқарағай аудандық мәслихатының 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/397-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1746,51 +1814,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99797,0</w:t>
+96797,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1923,51 +1991,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24901,0</w:t>
+21642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2100,51 +2168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400,0</w:t>
+438,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2277,51 +2345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400,0</w:t>
+438,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2454,51 +2522,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3683,0</w:t>
+3692,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2985,51 +3053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3068,0</w:t>
+3078,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3162,51 +3230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-425,0</w:t>
+424,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3339,51 +3407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20818,0</w:t>
+17512,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3516,51 +3584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20818,0</w:t>
+17512,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3911,187 +3979,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...135 lines deleted...]
-74896,0</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4188,87 +4256,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
-[...35 lines deleted...]
-74896,0</w:t>
+Мемлекеттiк басқарудың жоғары тұрған  органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4401,367 +4469,204 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74896,0</w:t>
-[...122 lines deleted...]
-Сомасы (мың теңге)</w:t>
+ 75155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -4805,838 +4710,780 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Атауы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-99797,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-99797,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96797,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-99797,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96797,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5656,164 +5503,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-45797,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96797,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5874,477 +5721,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-0,0</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45797,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-22000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекеменің күрделі шығындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-22000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6364,164 +6211,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-18000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6582,123 +6429,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-2500,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6759,441 +6606,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-014</w:t>
-[...71 lines deleted...]
-1500,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-32000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7249,128 +7096,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7458,128 +7305,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7599,337 +7450,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15442,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі бюджеттен берілетін ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15442,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8022,51 +7877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8195,51 +8050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8263,156 +8118,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8541,51 +8400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8713,52 +8572,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану) </w:t>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8782,160 +8641,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Қарыздар түсімі</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8959,514 +8814,506 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-15442,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15442,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9490,50 +9337,581 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-15442,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-15442,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9635,51 +10013,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-15442,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27043,55 +27421,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>