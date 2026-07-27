--- v0 (2025-12-22)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19fae5e" w14:textId="19fae5e">
+    <w:p w14:paraId="29de5c2" w14:textId="29de5c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,211 +100,191 @@
         </w:rPr>
         <w:t>Өскемен қаласының аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Өскемен қаласы әкімінің 2025 жылғы 18 қарашадағы № 2 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы сайлау туралы" Конституциялық заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Өскемен қаласының аумағында сайлау учаскелері құрылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Өскемен қаласы әкімінің аппараты" мемлекеттік мекемесі осы шешім ресми жарияланғаннан кейін Өскемен қаласы әкімдігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -322,222 +302,215 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Өскемен қаласының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Акышов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Өскемен қалалық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аумақтық сайлау комиссиясы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -545,68 +518,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Шерубаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -672,28204 +627,25562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 18 қарашадағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өскемен қаласының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 1 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Қаныш Сәтпаев даңғылы, 26/1, Шығыс Казақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 24 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 61-76-04.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев даңғылы № 18, 22, 22/1, 22/2, 24, 28, 32, 34, 36, 36/1, 36/2, 48, 50, 50/1, 52, 54, 58, 60.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 2 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Жастар көшесі, 31/3, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 47 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, телефоны 60-84-86.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі № 16, 18, 20, 21, 21/1, 33, 37, 37/1, 37/2, 39, 39/1, 41, 43;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Текстильщиков" гараж иелерінің тұтыну кооперативі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 3 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Қаныш Сәтпаев даңғылы, 8/3, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Оралхан Бөкей атындағы № 44 лицейі" коммуналдық мемлекеттік мекемесі, телефоны 61-15-25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев даңғылы № 2, 2/2, 4, 6, 6/1, 8, 8/1, 8/2, 20, 26, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жастар көшесі № 12, 14; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Автомобилист" гараж иелерінің тұтыну кооперативі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 4 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Қаныш Сәтпаев даңғылы, 8/3, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Оралхан Бөкей атындағы № 44 лицейі" коммуналдық мемлекеттік мекемесі, телефоны 61-15-25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев даңғылы № 12, 12/1, 12/2, 12/3, 14, 14/1, 14/2, 14/3, 16, 16/1, 16/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оралхан Бөкей көшесі № 2, 27.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 5 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Оралхан Бөкей көшесі, 1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 26 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 61-74-99.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазыбек би даңғылы № 14, 18, 18/1, 32, 34, 36, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оралхан Бөкей көшесі № 5, 7, 9, 11, 13, 15, 17, 19, 21, 23.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 6 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Оралхан Бөкей көшесі, 1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 26 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 61-74-99.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оралхан Бөкей көшесі № 25, 29, 31, 31/1, 31/2, 31/3, 31/4, 33, 38, 41, 43; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазыбек би даңғылы № 8, 24/1, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 7 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Қаныш Сәтпаев даңғылы, 3/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім беру бөлімінің "№ 45 орта бейіндік мектебі" коммуналдық мемлекеттік мекемесі, телефоны 61-75-36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаныш Сәтпаев даңғылы № 13В, 13/5, 13/6, 13 Б, 15, 15/1, 15/2, 15/3, 15/4, 17/2, 17/4, 17/5, 21, 21/1, 21/3, 21/5, 23, 23/1, 23/2, 23/3, 25, 25/1, 25/2, 25/4, 25/5, 25Г, 27, 27/2, 27/5, 29, 29/1, 31, 31/1, 34/3, 34/4, 41, 61; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Самар тас жолы № 4, 24/4, 26/2, 26/3, 26/4, 28/3, 36/3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ә. Шәріпов көшесі № 2, 4, 6, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Г. Гребенщиков көшесі № 1, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Рейш көшесі № 9/4, 9/5, 11/2, 11/7, 11/10, 11/11, 11/17, 11/18, 11/19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Б. Майлин көшесі № 1, 6, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ы. Алтынсарин көшесі № 1, 7, 7/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 8 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Воронин көшесі, 34, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 42 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-38-32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энтузиастар көшесі № 2, 4, 6, 8, 10, 12, 17, 17/1, 17/2, 18, 20, 22, 22а, 22/1, 24, 24а, 26, 26а, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 63, 64, 66, 68, 70, 72, 74, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 140а, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Воронин көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 12, 13, 13/1, 14, 14/1, 14/2, 15, 16, 16/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34/1, 35, 36, 37, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 62, 62/1, 63, 65, 66, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 94, 94/1, 95, 96, 97, 98, 99, 100, 101, 119, 121, 123, 123/1, 125, 125а, 127, 127а, 129, 131, 133, 133а, 135; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Колбинский тұйық көшесі № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 517, 526; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фонтанная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49а, 50, 51, 52, 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 127/1, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 145, 147, 149, 151, 153, 155, 157, 159; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Халықтар достығы көшесі № 1, 2, 2/1, 2/2, 2/3, 2/4, 2/5, 2/6, 3, 5, 6/2, 7, 8/4, 9, 14/3, 18, 19, 21, 27, 29, 30, 31, 35, 43, 45, 51; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Авиценна көшесі № 1, 2, 3, 4, 5, 5/1, 6, 6/1, 7, 8, 10, 11, 12, 14, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вартанян көшесі № 4, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высоцкий көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 15, 16, 17, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Есенин көшесі № 1, 2, 3, 5, 6, 7, 8, 10, 11, 12, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Юность көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прииртышская көшесі № 10, 12, 17, 19, 21, 23, 25, 27, 29, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Березовый тұйық көшесі № 1, 3, 5, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лунный тұйық көшесі № 1, 3, 4, 5, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Звездный тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гранитный тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изумрудный тұйық көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зодчий тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешек тұйық көшесі № 1, 3, 5, 7, 9, 11; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жюль Верн көшесі № 3, 4, 7, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоталы көшесі № 12/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арасан көшесі № 2, 4, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аялы көшесі № 9, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақшоқы көшесі № 2, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16 тұрғын массиві:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 652, 837, 897 жер телімдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 9 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Воронин көшесі, 34, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 42 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-38-32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Джек Лондон көшесі № 1/1-1, 1/1-2, 1/1-3, 1/1-4, 2, 3, 5, 5/1, 6, 8, 11, 13, 15, 17, 19, 21, 23, 26, 332, 357, 359, 362, 364, 413; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цветочная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Художественная көшесі № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фестивальная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Багаев көшесі № 1, 2, 5, 6, 7, 8, 9, 10, 12, 14, 14/1, 14/2, 14/6, 16, 16/1, 16/2, 16/3, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оралхан Бөкей көшесі № 1, 1а, 1в, 1г, 2, 4, 5, 6, 8, 10, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Энтузиастар көшесі № 1, 3, 5а, 5/4, 7, 7/2, 9, 9/2, 11, 13, 15, 15/1, 15/3, 19, 19/3, 21, 21/1, 23, 23/1, 23/2, 23/3, 23/5, 29, 37, 39/1, 41, 43, 43а, 45; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вольная көшесі № 1, 2-1, 2-2, 3, 4, 4-1, 4-2, 5, 6, 6-1, 6-2, 7, 8-1, 8-2, 9, 10-1, 10-2, 12-1, 12-2, 15/1, 18, 19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подгорная көшесі № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 6а, 7, 7а, 7/1, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 15/3, 16, 17, 18, 18/1, 19, 19/1, 20, 20/1, 21, 21/2, 21/3, 21/5, 22, 23, 23/2, 23/3, 24, 24/1, 25, 25/1, 26, 26/1, 27, 27/1, 27/2, 27/3, 28, 29, 29а, 29/2, 30, 31, 31/1, 32, 33, 34, 34а, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45а, 46, 46а, 46/1, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56/1, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78а, 78б, 79, 80, 80а, 81, 81а, 82, 83, 84, 84/1, 85, 85а, 86, 87, 88, 89, 90, 90а, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 98/1, 99, 100, 100а, 101, 101а, 102 ,103, 103/1, 103/2, 104, 105, 106, 107, 108, 109, 110, 111, 112, 130, 143, 236; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азовская көшесі № 2-1, 2-2, 4, 6-1, 6-2, 8-1, 8-2, 10-1, 10-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автомобилисттер көшесі № 1-1, 1-2, 2-1, 2-2, 3-1, 3-2, 4-1, 4-2, 5-1, 5-2, 6-1, 6-2, 7-1, 7-2, 8-1, 8-2, 10-1, 10-2, 11, 12-1, 12-2, 13, 14-1, 14-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бастау көшесі № 5/1, 5/3, 6/1, 6/4, 9, 9/2, 10, 11а, 11б, 11/1, 11/2, 11/3, 11/4, 11/5, 13, 14, 15, 16, 17, 19, 20, 21, 22, 22/2, 22/3, 25, 25/1, 29, 36/1, 40, 42/1, 42/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В. Шаров көшесі № 2, 7, 11, 15, 24/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жыланды көшесі № 5; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Былинная көшесі № 3/1, 3/2, 8, 8/1, 12, 12/1, 16/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лыжный тұйық көшесі № 5; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Олимпийская көшесі № 1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б. Момышұлы көшесі № 2, 5, 6, 8/2, 12, 12/2, 16, 21, 24, 25, 27, 27/1, 28/2, 29/1, 33, 35, 35/2, 36/3, 40, 48/2, 53, 55, 89, 101, 105/3, 349, 429, 429/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цветущая долина көшесі № 1, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Г. Флейтлих көшесі № 1, 4, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қайнар көшесі № 4/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөкеев көшесі № 1, 1А, 1В, 1Г, 2, 4, 5, 6, 8 10, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Медик-1", "Медик-2", "Медик-3", "Машиностроитель-4", "Природа", "Металлист-2","Надежда КГПЦ", "Монтажник", "Монтажник-2", "Мебельщик-1", "Прометей" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 10 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Прибрежная көшесі, 85/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 6 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 20-71-45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рижская көшесі № 40, 42/1, 43, 44, 44/4, 45, 45/1, 45/2, 45/3, 45/5, 45/6, 46, 47, 47/1, 48, 49, 50, 50/1, 51, 52, 53, 54, 54/1, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 87а, 89, 89а, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Байкальская көшесі № 93а, 94, 96, 98, 98а, 99, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 120а, 122, 124, 125, 126, 128, 129, 131, 131/1, 133, 135, 135/1, 137, 137/1, 139, 139/1, 141, 141/1, 141-2, 141-3, 143, 145, 147, 149, 151, 153, 153а, 155, 155а, 156, 161, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атлантическая көшесі № 37, 37-1, 39, 39а, 39-1, 40а, 41, 42, 43, 45, 46, 46а, 46-3, 47, 49, 49/1, 50, 51, 51-3, 52, 52/1, 52-2, 53, 53-1, 54, 55, 55-2, 55-4, 56, 57, 58, 58-1, 58-3, 59, 59-2, 59-3, 60, 61, 61/4, 62, 63, 63а, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 75, 75/1, 76, 77, 77/1, 78, 79, 80, 81, 82, 82а, 83, 84, 85, 86, 87, 88, 89, 90, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 107, 108, 109, 110, 112; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ульяновская көшесі № 27, 30, 31, 32, 34, 36, 37, 39, 39-1, 39-2, 41, 41а, 41/1, 41/2, 41/3, 43, 43а, 43/1, 45, 45а, 46, 46-2, 47, 47а, 47/1, 48, 48а, 49, 50, 50-3, 51, 52, 52-3, 53, 54, 55, 55-4, 56, 56-1, 56-2, 56-3, 56-4, 57, 58, 59, 59-3, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 74, 76, 78, 80, 81/1, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прибрежная көшесі № 36/1, 51, 58, 58а, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80-2, 81, 81-1, 82, 83, 84, 86, 87, 87/1, 88, 89, 89-2, 90, 91, 92, 93, 94, 95, 95-1, 95-2, 96, 96-1, 96-2, 97, 97-1, 97-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зайсанская көшесі № 68, 70, 71, 71а, 72, 72а, 73, 74, 75, 75/1, 76, 76а, 77, 78, 79, 80, 81, 82, 82-2, 83, 84, 85, 85а, 86, 87, 87а, 88, 89, 89а, 90, 90а, 91, 91а, 92, 93, 94, 95, 96, 97, 99, 101, 103, 105, 105а, 107, 109, 111, 113, 115, 117, 119, 121, 122, 123, 125, 135, 137, 157, 159; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иртышская көшесі № 146, 148, 150, 152, 152б, 154, 154а, 156, 156а, 156б, 158, 164; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Урожайная көшесі № 25, 25/1, 26, 27, 28, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прибрежный тұйық көшесі № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканская көшесі № 1, 1а, 1б, 1в, 3, 3/1, 5, 5/1, 5/2, 7, 7а, 7-1, 7-2, 9, 9/1, 9/2, 11, 13, 13-1, 13-2, 13-3, 15, 16/1, 17-1, 19, 21, 21-2, 23, 25, 27, 27/1, 29, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туров көшесі № 7, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 11 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Островский көшесі, 20/1, Өскемен қаласы әкімдігінің "Самғау" мәдени қызметті және жаппай спортты дамыту орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 70-18-96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алейская көшесі № 3, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-ші Алейская көшесі № 2, 2а, 3, 5, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Байдуков көшесі № 2, 4, 6, 6а, 8, 10, 12, 14, 16, 18, 18а, 22, 24а, 26, 26а, 28, 30, 30а, 32, 34, 34а, 36, 36а, 38, 40, 40/1, 42/1, 42/2, 44, 46, 46а, 48, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 64, 66, 66а, 68, 70, 72/1, 72/2, 74, 74/1, 76, 78, 80, 80а, 82, 84, 86, 88, 90, 92, 106/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Глинка көшесі № 3, 5, 5/1, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Громов көшесі № 4, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Крутой тұйық көшесі № 2, 3, 3а, 3/1, 3/2, 4, 5/1, 5/2, 6, 7, 8, 9, 10, 12, 14, 16, 18/1, 18/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Островский көшесі № 2, 4, 6, 8, 10, 10/1, 12, 14, 14/1, 16, 58, 60; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правда көшесі № 10а, 12, 16, 18а, 18б, 20, 22, 24, 26, 28/1, 30/1, 30/2, 32/1, 32/2, 34; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-ші Северная көшесі № 1, 2/1, 2/2, 4, 4а, 4б, 6, 7, 7а, 8, 8а, 9, 10а, 12, 13, 14, 15, 15а, 16, 16а, 17а, 18, 18а, 19, 20, 20а, 21, 22, 22а, 22/1, 22/2, 23, 23а, 24, 26, 26а, 27, 28, 28а, 29, 30, 30а, 31, 32, 32а, 34, 34а, 34б, 35, 36, 38, 39, 39а, 39б, 40, 40а, 42, 42а, 43, 44, 45, 46, 46а, 46б, 46в, 47, 47а, 48а, 49, 50, 53, 54, 56, 58, 59, 60, 61, 63, 65, 65а, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76а, 77, 78, 79, 81, 82, 83, 84, 85, 85а, 86, 86а, 87, 87а, 88, 89, 89а, 90, 92, 94, 96, 98, 98а, 100, 104, 104а, 106, 108, 110, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Северная көшесі № 2, 4, 4а, 5, 6, 7, 9, 10, 12, 14, 16, 18а, 22, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-ші Северная көшесі № 2, 3, 4, 5, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Спартак көшесі № 1а, 4, 6, 7, 8, 8а, 17; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уральский тұйық көшесі № 1/1, 1/2, 2, 3, 4, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 10а, 11, 13, 13а, 15, 17, 19, 21, 23, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Челюскин көшесі № 1, 6, 8, 8а, 8/1, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16а, 16/1, 16/2, 17, 17/2, 18, 20а, 20б, 22, 23, 23/1, 24, 24-1, 25, 26, 27, 28, 30, 32, 34; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Челюскин тұйық көшесі № 1, 2, 3, 4, 4а, 4б, 5, 6, 10, 16б; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шлюзная көшесі № 1а, 1/1, 1/2, 2, 3/1, 3/2, 5/1, 5/2, 6, 7, 8, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Левобережная көшесі № 1/1, 1/2, 1/3, 1/4, 1/5, 2-1, 2-2, 3, 4, 4/1, 4/2, 4/4, 5, 5/1, 5/2, 5/3, 6, 6/1, 10, 14, 14/2, 14/3, 22, 28, 30, 33, 37, 38, 38а, 40, 41, 47, 51, 53, 58, 58а, 60, 62, 64, 133/1, 133/2, 164; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дальняя көшесі № 1/1, 1/2, 5, 10, 41, 164;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Металлист", "Зеленый лог, "Урожай", "Ансад", "Солнечная долина" бағбандық серіктестіктері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 12 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Островский көшесі, 20/1, Өскемен қаласы әкімдігінің "Самғау" мәдени қызметті және жаппай спортты дамыту орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 70-18-96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-ші Автогаражная көшесі № 2, 4/1, 4/2, 6/1, 6/2, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29/1, 29/2, 30, 32, 34, 35, 36; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Автогаражная көшесі № 1, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9, 13, 13а, 15, 15а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-ші Автогаражная көшесі № 1, 2, 3, 4, 5, 5а, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Громов көшесі № 1/1, 1/2, 3а, 3/1, 3/2, 9, 13, 15, 17, 19, 21, 23, 25, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дунаевский көшесі № 1, 2, 4, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заслонов көшесі № 1, 2, 3, 4, 4а, 5, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-ші Коммунальная көшесі № 3, 5, 5а, 7, 7а, 8/1, 8/2, 9, 10/1, 10/2, 11, 12/1, 12/2, 13/1, 13/2, 14, 15, 15а, 16, 16а, 17, 18, 19, 20, 21, 22, 24, 24/1, 25, 27, 29, 31, 33, 35, 37, 45, 47; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Коммунальная көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-ші Коммунальный тұйық көшесі № 1, 2, 2а, 2б, 3, 4, 5, 6, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Коммунальный тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 7/1, 7/2, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мамедов көшесі № 5, 7, 9/1, 9/2, 11, 13, 14, 16, 18, 20, 22, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-ші Одесский тұйық көшесі № 1, 1/1, 1/2, 3, 5, 6/1, 7, 8, 9, 10, 11, 12, 12а, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Одесский тұйық көшесі № 1, 1/1, 1/2, 2, 3/1, 3/2, 4, 6, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Островский көшесі № 21, 22, 22/1, 23, 24, 24а, 24/1, 25, 26, 27, 28, 28/1, 29, 31, 32, 33, 34/1, 34/2, 34/3, 39, 41, 42а, 43, 43а, 46а, 48, 48а, 48б, 50, 52, 54, 59, 59а, 59б, 61, 63, 64, 64/1, 64/2, 68/1, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пахомов көшесі № 2, 4, 6, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Первая көшесі № 1/1, 2/1, 2/2, 3/1, 3/2 , 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 18/1, 18/2, 19, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правда көшесі № 7, 7а, 13, 15, 17, 19/1, 19/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Просторный тұйық көшесі № 5, 6, 6/1, 7, 8, 8/1, 10, 11, 12, 13, 13/1, 14, 15, 16, 17, 17а, 19, 20, 24, 27, 27а, 27/1, 28, 30, 30/2, 36; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профсоюзная көшесі № 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 32/2, 35, 35а, 36, 37/1, 37/2, 37/3, 38, 39, 40, 41, 42, 43, 44, 45, 46; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Селекционная көшесі № 1, 2, 3, 4, 5/1, 5/2, 6, 7, 8, 9, 9/1, 9/2, 10, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31/1, 31/2, 32, 33/1, 33/2, 35, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Станиславский көшесі № 1, 1а, 1/1, 1/2, 1/3, 1/4, 1/5, 2, 2а, 2б, 2в, 2г, 3, 3а, 3б, 4а, 4б, 4-1, 4-2, 5, 5а, 6, 7, 8, 8б, 8в, 9, 10, 10а, 10-1, 10/1, 11, 12, 13, 14, 14а, 14в, 15, 15а, 16, 16а, 17, 17а, 18, 18а, 19, 20, 21, 21а, 22, 22/1, 23, 26, 26у, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 37а, 38, 38-1, 40; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ташкентская көшесі № 1, 1б, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 19, 21, 21а, 21б, 21в, 21г, 21д, 23, 25, 25/1, 27, 29, 31, 33, 35, 37, 39, 41, 41а, 43, 45, 47, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тобольская көшесі № 2, 4, 6, 8, 10, 12, 14, 16, 18, 18а, 20, 22, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Физкультурная көшесі № 1, 3, 5, 10а-1, 17; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физкультурный тұйық көшесі № 1, 3а-1, 3а-2, 3/1, 3/2, 4, 5а-1, 5а-2, 5/1, 5/2, 6, 7/1, 7/2, 8а-1, 8а-2, 9, 10, 10а-1, 10а-2, 10/1, 10/2, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Челюскин көшесі № 46, 48, 48/1, 48/2, 50; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шмидт көшесі № 9, 11, 13, 13а, 13/1, 13/2, 15/1, 15/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Юмашев көшесі № 1, 2/1, 2/2, 3, 4, 5/1, 5/2, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Больничная көшесі № 2, 6, 8, 10, 12, 13/1, 13/2, 14, 16, 17, 19, 20, 22/1, 22/2, 24, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 45/1, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Иртыш-2", "Иртыш-4" бағбандық серіктестіктері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 14 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орналасқан орны: Ватутин көшесі, 5, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 14 негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 20-61-09. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ватутин көшесі № 1, 1/1, 1/2, 2, 2/1, 3, 3а, 3/1, 3/2, 4, 6а, 6/1, 6/2, 6/3, 7а, 7-1, 7-2, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 17/2, 18, 19, 20, 21, 22, 22/1, 22/2, 23, 23а, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 38, 39, 39а, 40, 41/1, 41/2, 42, 43/1, 43/2, 44, 45, 46, 46а, 47, 48, 48а, 49, 50, 52, 54, 56а, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 86а, 88, 90, 92, 94/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Волочаевская көшесі № 5, 25, 26, 27, 27а, 29, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Геологическая көшесі № 2, 4, 6, 6/1, 8, 8/1, 10, 14, 16, 18, 20, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жақыпбек Малдыбаев көшесі № 1, 2, 2а, 3а, 4, 6, 6/2, 8, 10, 12, 14, 15, 15а, 16, 17, 17а, 17в, 17г, 17д, 17/3, 18, 19, 19а, 19/2, 20, 21, 22, 23, 24, 24а, 25, 26, 26/1, 27, 27а, 27б, 28, 28а, 29, 30, 31, 31а, 31б, 32, 33, 33а, 34, 36, 38, 40, 42, 44, 46, 48, 49/1, 49/2, 49/1-1, 49/1-2, 50, 51/1, 51/1-1, 51/1-2, 52, 53/1, 53/2, 54, 55/1, 55/2, 56, 56/2, 57, 58, 59, 60, 61, 62, 64, 64а, 65, 65/1, 66, 67, 68, 69, 70, 71, 71/1, 71/2, 72, 74, 75/1, 75/2, 76, 77/1, 77/2, 78/1, 78/2, 79/1, 79/2, 80, 82/1, 82/2, 84, 86, 88, 90, 92, 94, 94а, 96, 98, 100, 102, 104, 104а, 105, 106, 106а, 112, 114, 116, 118, 122, 124, 126, 128, 130, 132, 134, 136, 136а, 138, 140, 142/1, 142/2, 144, 146, 148, 148а, 148/2, 150, 152, 156, 158, 160, 162, 164, 166, 170; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ермак тұйық көшесі № 1а, 1б, 1д, 2, 2а, 3, 3а, 3в, 4, 4а, 4б, 5, 6, 6а, 7, 8, 8а, 10, 10а, 11, 12, 12а, 13, 14, 15, 16, 16а, 18, 18а, 20, 22, 26а, 30, 31а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Индустриальная көшесі № 6, 8/1, 9, 10/1, 10/2, 11, 12/1, 12/2, 14, 14/2, 14/3, 15, 16/1, 16/2, 18, 19, 19в, 19/1, 19/2, 20/1, 20/2, 21, 21а, 21/1, 21/2, 22, 23а, 23-1, 23-2, 24, 25/1, 25/2, 26, 26а, 26б, 27/1, 27/2, 27/3, 29, 30, 31, 33, 34, 35, 36, 37, 38, 39, 45, 47, 49, 51, 51а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Индустриальный тұйық көшесі № 2, 3, 3/1, 4, 6, 7, 8, 9-1, 9-2, 19а, 21, 21а, 23, 23-1, 23-2, 27/1, 27/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карбушев көшесі № 1/1, 1б, 2, 3, 4б, 4в, 5, 6/1, 6/2, 6/3, 6а, 7, 9, 10, 11, 11а, 13, 15, 17, 19, 20, 21, 23, 23а, 24, 26, 27, 27/1, 27а, 28, 29, 31, 32, 35, 36, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z189" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ключевая көшесі № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17/1, 17/2, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 30а, 30б, 31, 32, 32а, 33/1, 33/2, 34, 35, 37, 38, 39/1, 39/2, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 50б, 51, 53, 53/1, 54, 55, 56, 56/1, 56б, 57, 57а, 58, 59, 60, 60а, 61, 62, 62а, 62/1, 64, 64а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Южно-Аульская көшесі № 1, 1а, 1в, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15а, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31/1, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 40а, 41, 41а, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 55а, 56, 57, 58, 58а, 59, 60, 61, 61а, 62, 62а, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 15 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орналасқан орны: Алтайская көшесі, 36, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 5 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 57-60-37. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полтавская көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28/3, 29, 31, 31/1, 31/2, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 45а, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 58, 59, 60, 61, 62, 63, 63/1, 64, 66, 68, 70, 72, 74, 74/1, 76, 76а, 76а/2, 76/1, 76/2, 77, 77а, 78, 78а, 78б, 78/1, 78/2, 78/3, 78/4, 79, 80, 80/1, 82, 82а, 82/1, 82/2, 84, 104; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ноғабай көшесі № 1, 1а, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 13б, 14, 15, 16, 18, 18/1, 18/2, 18/3, 18/4, 19, 20, 20/а, 20/1, 20/2, 20/3, 20/4, 21, 22, 22/1, 22/2, 23, 24, 25, 26, 27, 28, 28/1, 28/2, 29, 30, 31, 32, 32а, 33, 33/1, 34, 34/2, 34а, 35, 36, 37, 38, 39, 40, 40а, 41, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56а, 57, 58, 59, 59а, 60, 60/1, 60/2, 61, 61а, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74а, 75, 77, 77а, 79, 81, 83, 83а, 85, 87, 89, 91, 93, 95, 95а, 97, 99, 101, 103, 105, 107, 107а, 109, 212, 219, 235, 273, 278; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Черняховский көшесі № 1, 1а, 3, 3а, 5, 7, 7а, 9, 9а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31, 31/а, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 87а, 88, 89, 89а, 90, 91, 92, 92а, 93, 94, 94а, 95, 96, 97, 97а, 98, 99, 100, 101, 102, 103, 104, 105, 105а, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122а, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 131, 132, 132а, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 147/с, 148, 149, 150, 150а, 151, 152, 152а, 152б, 153, 154, 154а, 155, 156, 156а, 157, 158, 159, 160, 161, 162, 162а, 163, 164, 165, 166, 167, 167а, 168, 175; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z197" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пушкин көшесі № 1а, 1/1, 2, 2а, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 14/1, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 27/1, 28, 29, 30, 31, 31/4, 32, 32а, 34, 34/1, 34/2, 35, 35/1, 35/2, 36, 37, 38, 38а, 39, 40а, 40, 41, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54а, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86а, 87, 88, 89, 91, 93, 95, 97, 99, 99/1, 100, 101, 103, 104, 105, 106, 107, 107а, 107/3, 109, 109а, 111, 113, 113/1, 115, 117; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z198" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полевая көшесі № 1, 1а, 1б, 1/1, 1/1г, 1/1д, 1/2, 2, 3, 4, 4/1, 5, 6, 6/1, 6/2, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 12, 12/1, 12/2, 13, 14, 14а, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 20/1, 20/2, 21, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Амангелді Иманов көшесі № 1, 1/а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 36а, 36б, 37, 38, 38а, 38/2, 39, 40, 41, 42, 42а, 43, 43а, 43/1, 44, 45, 45/а, 45б, 46, 46а, 46б, 46/1, 46/2, 47, 47а, 47б, 48, 48/1, 48/3, 49, 49а, 50, 51, 52, 54, 72, 72а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Захаренко көшесі № 1, 1а, 1б, 2, 2а, 2б, 2в, 2/2, 3, 3б, 4, 5, 6, 7, 7а, 7б, 7в, 8, 9, 9/1, 10, 10/1, 11, 12, 13, 13/1, 13/2, 14, 14а, 15, 16, 17, 17а, 17б, 17в, 18, 18/1, 19, 19а, 19б, 19/в, 19/1, 20, 21, 21а, 21б, 21в, 21/1, 21/2, 21/3, 21/4, 21/8, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42а, 43, 44, 45, 46, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 55, 55а, 55в, 56, 57, 57а, 57/1, 59, 181, 211; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зырянов көшесі № 2, 3, 4, 5, 5а, 6, 6а, 7, 8, 9, 9а, 10, 11, 11а, 12, 13, 14, 16, 17, 18, 19б, 20, 26, 102, 107/1, 107/2, 107/3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Линейная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предгорная көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56в, 57, 57б, 58, 59, 60, 61, 61а, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72а, 73, 75, 77, 79, 81, 83, 83а, 83б, 85, 85а, 87, 89, 91, 91/1, 91/2, 91/3, 91/4, 91/5, 93, 93/1, 93/2, 95, 95/1, 97, 99, 101, 103, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 16 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Алтайская көшесі, 36, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 5 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 57-60-37.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жангелдин көшесі № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 40/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Декабристер көшесі № 6, 8, 10, 12, 13, 14, 15, 16, 16а, 18, 20, 22, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z209" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вторая көшесі № 95, 96, 98, 98а, 99, 99а, 100, 102, 104, 106, 108, 109, 110, 111, 112, 113, 114, 116, 118, 120, 121, 122; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Третья көшесі № 96, 96/б, 96/1, 96/2, 98, 100, 102, 102а, 102б, 103а, 104, 104а, 104б, 106, 108, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 138/1, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 146а, 147; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z211" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четвертая көшесі № 60а, 64, 64/а, 68, 70, 72, 74, 76, 78, 79а, 80, 82, 84, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 107а, 109, 111, 113; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z212" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Памирская көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 9б, 9/1, 10, 11, 11а, 11б, 11в, 12, 13, 13а, 13б, 13/в, 13/2, 14, 15, 16, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z213" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шелехов көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47а, 48, 48а, 48б, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68/а, 69, 70, 71, 72, 72а, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 85а, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 99/1, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 115/2, 116, 116а, 117, 118, 119, 119а, 120, 121, 122, 123, 123/а, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132/1, 133, 134, 135, 136, 136/1, 137, 138, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 163а, 165, 167, 169, 171; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z214" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алтайская көшесі № 2, 2а, 4, 5, 6, 7, 8, 9, 10а, 11, 12, 14, 15, 16, 17, 18, 20, 21, 22, 24, 26, 28, 30, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44/1, 44/2, 45, 46, 47, 48, 49, 51, 53, 55, 57, 59, 63, 65; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z215" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Леваневский көшесі № 1, 2а, 2б, 3, 3/1, 4, 5/1, 6, 7, 7/1, 8, 9, 10, 11, 11а, 11б, 11в, 11г, 12, 13, 13а, 13б, 14, 15, 15а, 15б, 16, 17, 18, 19, 20, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72/2, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 99а, 100, 101, 102, 102а, 103, 104, 105, 106, 107, 108, 109, 110, 110а, 111, 112, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128, 130, 132, 134, 134/а, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z216" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сквозной тұйық көшесі № 1, 1/1, 1/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 4/4, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 9, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z217" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сиреневый тұйық көшесі № 1, 1/1, 1/1а, 1/1б, 1/2б, 1/1в, 2, 3, 3а, 4, 5, 6, 7, 7а, 7/1, 8, 8/2, 9,10, 20/б, 20/1б, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z218" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Чкалов көшесі № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 35, 36, 37, 38, 39, 40; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z219" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Юго-Восточная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 77/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z220" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Милицейская көшесі № 1, 1а, 1б, 1в, 1/1, 1/2, 2, 2а, 2б, 2в, 2г, 2/2, 2/3, 3, 3/1, 3/2, 4, 5, 5/1, 5/3, 5/4, 6, 6а, 7, 7/1, 7/2, 7/3, 7/4, 8, 9, 9/2, 9/3, 9/4, 11, 12, 13, 15, 17, 19, 19а, 19б, 19в, 19к7, 21, 21/2, 21/3, 23, 31, 33, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z221" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Полтавский тұйық көшесі № 1, 1а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21а, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z222" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полтавский тұйық көшесі № 1, 2/а, 3, 4, 5, 6, 9, 10а, 10б, 10/д, 12, 12а, 12/б, 13, 14, 14а, 15, 22/1, 22/2, 22/3, 22/4, 24, 28/3, 28/3-1, 28/3-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z223" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пушкин тұйық көшесі № 16, 16/2, 18, 18а, 20, 22, 24, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z224" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жуковский тұйық көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 15/1, 15/2, 16, 18, 20, 22, 24, 26, 27/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z225" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Снежный тұйық көшесі № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z226" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полевой тұйық көшесі № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z227" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Абай тұйық көшесі № 2, 3, 4, 5, 6, 7, 9, 11, 15, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z228" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жуковская көшесі № 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 15, 15/1, 15/2, 16, 18, 20, 22, 24, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z229" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 17 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z230" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Қабанбай батыр көшесі, 74, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 19 мектеп-қосымша білім беру орталығы" коммуналдық мемлекеттік мекемесі, телефоны 20-60-39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z231" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z232" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лев Толстой көшесі № 3, 4, 6, 7, 8, 9, 11, 12, 15, 16, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z233" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Новаторлар көшесі № 6, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z234" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Новая көшесі № 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z235" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Степная көшесі № 2, 3, 11, 22, 24, 28, 36, 38, 40, 82; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Временная көшесі № 18, 21, 22, 23, 25, 26, 26а, 27, 33, 35, 35а, 39, 40, 40/1, 41, 43, 45, 47, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Почтовый тұйық көшесі № 15а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четвертая көшесі № 79, 81, 83, 83а, 85.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z239" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 18 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z240" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Қабанбай батыр көшесі, 74, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 19 мектеп-қосымша білім беру орталығы" коммуналдық мемлекеттік мекемесі, телефоны 20-60-39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z241" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z242" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Новаторлар көшесі № 2, 4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z243" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қабанбай батыр көшесі № 13, 15, 17, 19, 21, 23, 25, 27, 68, 72, 78, 80, 82, 84; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z244" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лев Толстой көшесі № 20, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z245" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вторая көшесі № 31/1, 33, 37/2, 41, 80, 84, 86, 94, 97, 103, 105, 107; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z246" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Третья көшесі № 94, 103, 105, 107; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z247" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четвертая көшесі № 60, 62; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z248" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Почтовый тұйық көшесі № 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z249" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 19 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z250" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Прибрежная көшесі, 85/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 6 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 20-71-45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z251" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z252" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рижская көшесі № 3, 5, 6, 7, 11, 12, 14, 14/1, 15, 16, 17, 18, 19а, 20, 21, 22, 24, 25, 26, 28, 30, 32, 34, 36, 38; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z253" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ульяновская көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z254" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прибрежная көшесі № 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зайсанская көшесі № 1, 1-1, 1-2, 2, 2а, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13/3, 13-1, 13-2, 13-4, 14, 15, 15-1, 15-2, 16, 17, 18, 19, 20, 21, 22, 23а, 25, 26-1, 26-2, 27, 27а, 29, 31, 33, 35, 37, 39, 41, 42, 43, 44, 45, 46, 48, 50, 52, 56, 57, 58, 60, 64, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иртышская көшесі № 3, 5, 7, 8, 10, 11, 12, 12а, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40а, 41, 42, 43, 44, 45, 46, 47, 48, 48а, 49, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 70а, 72, 74, 74а, 76, 78, 78а, 80, 82, 84, 86, 88, 90, 94, 94а, 96, 98, 100, 100а, 102, 104, 106, 106а, 108, 110, 112, 114, 116, 118, 118а, 120, 122, 124, 144; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Урожайная көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 14, 17, 18, 19, 20, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Веерный тұйық көшесі № 2, 2а, 4, 4/3, 6, 7, 8, 8-2, 10, 12, 14, 16, 18, 20, 22, 24, 26-1, 26-2, 28-1, 28-2, 30, 32, 34, 36а, 38, 38/1, 40, 42, 42/1, 43, 44, 46, 48, 52-1, 52-2, 53; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Волжская көшесі № 1а, 3, 3а, 5, 5а, 7, 7а, 7б, 7в, 8, 9, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заречный тұйық көшесі № 3, 4, 5, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z261" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Серебрянская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z262" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Новогодняя көшесі № 1, 1а, 2, 2а, 3, 3в, 4, 5, 5-1, 5-2, 6, 6-2, 7, 9, 10, 10-1, 11, 11а, 12, 13, 14, 14-2, 15, 16, 17, 18, 18-3, 18-4, 19, 20, 21; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z263" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-ші Желтоқсан көшесі № 1, 2, 3, 3/1, 4, 5, 5а, 6, 8, 10, 10-1, 12, 12а, 14, 14/2, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Щорс көшесі № 3, 4, 5, 7, 8, 8а, 9, 10, 11, 13, 15, 16, 17, 18, 19, 21, 23, 25, 27, 27а, 28, 29, 30, 30а, 30/1, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 58, 58а, 60, 62, 64, 66, 68, 70, 72; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z265" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Строителей көшесі № 1/1, 2, 3, 4, 5, 6, 6а, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z266" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Малей көшесі № 1, 2, 3, 4, 5, 6, 7-1, 7-2, 8, 9, 10, 11, 12, 13, 14, 15-1, 15-2, 16, 18, 20, 22; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z267" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Волков көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z268" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рощин көшесі № 1, 2, 3, 4, 5, 6, 8, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z269" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Васильев көшесі № 12, 12/1, 12/2, 14-1, 14-2, 15, 16-1, 16-2, 17, 18, 19, 20, 21, 22-1, 22-2, 23, 24, 26-1, 26-2, 28, 30, 32, 34, 36, 38; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z270" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фрунзе көшесі № 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43а, 45, 47, 49, 51, 53, 53а, 55, 57, 59, 61, 63, 65, 67; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z271" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Черноморская көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 52; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z272" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Черноморский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z273" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-ші Иртышская көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 11; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z274" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сельэлектро көшесі № 2, 3, 4, 5, 6; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z275" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Базовая көшесі № 3/1, 3/2, 5/1, 6, 9, 9/1, 11, 11/1, 13, 13/1, 15, 15/1, 17, 17/1, 19, 19/1, 21, 21/1, 22, 23, 25, 28, 30, 31, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z276" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Черноморский қимасы № 3, 5, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z277" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 20 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z278" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орналасқан орны: Новаторлар көшесі, 9а, Шығыс Қазақстан облысы білім басқармасының "Облыстық математика, физика, информатика саласында дарынды балаларға арналған мамандандырылған мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 24-93-01. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z279" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z280" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Буров көшесі № 24/а, 24/б, 24/в; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новаторлар көшесі № 5, 7, 7/1, 9, 11, 13, 13/1, 13/2, 15, 17, 17/1, 18, 19.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 21 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z283" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Новаторлар көшесі, 9а, Шығыс Қазақстан облысы білім басқармасының "Облыстық математика, физика, информатика саласында дарынды балаларға арналған мамандандырылған мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 24-93-01.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z284" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z285" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Буров көшесі № 6, 8, 8/1, 8/3, 10, 12, 14, 16, 16а, 18, 20, 22, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z286" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қабанбай батыр көшесі № 43, 112, 112а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z287" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Новаторлар көшесі № 3, 3/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пермитин көшесі №43в, 43/4, 45/5, 45, 45б, 45в.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 22 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z290" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Ползунов көшесі, 132, "КГЕ ЛТД" жауапкершілігі шектеулі серіктестігінің ғимараты, телефоны 26-15-02. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ползунов көшесі № 1, 2, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28/1, 28/2, 29, 30, 31, 32, 33, 34, 35, 35/1, 35/2, 36, 37, 38, 39, 39/1, 39/2, 40, 40/1, 40/2, 41, 41б, 42, 43, 43б, 43/1, 44, 45, 45/2, 46, 47, 48, 49, 50, 51, 51/1, 51/2, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 74, 75, 76, 78, 78а, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111/1, 112, 112/1а, 114, 116, 116б, 116/1а, 116/2б, 118, 120, 122, 124, 126, 128, 130, 134, 136, 138, 140, 142, 142а, 142б, 144, 146, 146/1, 146/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Димитров көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29а, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 62, 62/1, 62/2, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 111/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Суворов көшесі № 1, 2, 3, 4, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39а, 39/1, 39/2, 39/3, 39/4, 39/5, 40, 41, 41а, 42, 43, 44, 45, 45а, 45б, 46, 47, 47/а, 48, 49, 50, 51, 51а, 52, 53, 55, 56, 57, 59, 61, 63, 67, 69, 71; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жуков көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19а, 19б, 20, 21, 22, 23, 23а, 24, 25, 25а, 26, 27, 27/1, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 50, 50/2, 50/3, 50/4, 50/5, 52, 52а, 54, 56, 58, 60, 62, 64, 66, 68, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Говоров көшесі № 2, 4, 6, 8, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Железнодорожная көшесі № 1, 1а, 1/1, 2, 2а, 3/1, 3/2, 4, 4/а, 4/1, 4/4, 6, 7/1, 8, 10, 11/1, 11/2, 12, 12/1, 12/2, 13/1, 14, 14/2, 15/1, 15/2, 16, 16/2, 17/1, 18, 20, 22, 24, 26, 28, 30, 32, 34, 38, 40, 40/1, 41, 42, 44, 46, 50, 50/1, 62, 64, 66, 66а, 68, 68а, 72, 74, 76, 77, 78, 80, 82, 84, 84/2, 84/3, 84/4, 86, 86/б, 86/1, 86/2, 86/3, 86/4, 88, 88/2, 88/3, 90а, 92, 92/1, 92/2, 94, 94/1, 96, 98, 102/2, 104, 106, 106/1, 108, 110, 112а, 116, 116а, 120, 122, 124, 124/1, 126, 198; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лазо көшесі № 1, 2, 2а, 2б, 2/1, 3, 4, 4а, 5, 6, 7, 7а, 7/а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/2, 34, 36, 38, 40, 42, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Партизанский тұйық көшесі № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 32, 36, 38, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Багратион көшесі № 1, 1а, 3, 3а, 4, 5, 6, 7, 8, 9, 9а, 9б, 10, 11, 11/1, 11/2, 12, 13, 13/1, 13/3, 13/4, 13/6, 14, 15, 16, 16/а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 28, 29, 31, 33, 35, 35а, 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кутузов көшесі № 1, 1а, 2, 3, 4, 4а, 5, 6, 6а, 7, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 18а, 19, 20, 21, 21а, 22, 23, 24, 24/1, 24/2, 24/3, 25, 26, 27, 27а, 28, 28/1, 28/2, 29, 30, 30/1, 30/2, 31, 33, 33/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Быструшинский тұйық көшесі № 1, 4а, 4а/1, 5, 6, 6а, 8, 11, 12, 13, 13а, 15, 17, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рылеев көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28/2, 29, 30, 31, 32, 32/2, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66а, 67, 68, 69, 69а, 70, 71, 71/2, 72, 73, 73/1, 74, 76, 76/1, 76/2, 78, 80, 82, 84; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тельман көшесі № 1, 1а, 2, 4, 5, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Студеный тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 39а, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Каменистый тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/2б, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восточная көшесі № 3, 3/1, 3/2, 4/1, 4/2, 9, 11, 12, 14, 14/1, 14/2, 184.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 23 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мыза көшесі, 19, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Сағадат Нұрмағамбетов атындағы № 4 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-19-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мыза көшесі № 3, 4, 5, 5/1, 9, 11, 11/1, 13, 15, 17, 17/1, 21, 23, 25, 29, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі № 126.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 24 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мыза көшесі, 19, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Сағадат Нұрмағамбетов атындағы № 4 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-19-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан көшесі № 104, 106, 108, 110, 110/1, 114, 116, 118, 124; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Буров көшесі № 25/2, 25/3, 39/1, 39/2, 41, 45, 47, 49, 51а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 25 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Қабанбай батыр көшесі, 132, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 35 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-99-71. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Буров көшесі № 9, 13, 15, 17, 19, 19/1, 21, 23, 25, 25/1, 27, 27/1, 27/2, 27/3, 29, 33, 35, 37, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 26 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Қазақстан көшесі, 102, Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан облысының А.С. Пушкин атындағы кітапханасы" коммуналдық мемлекеттік мекемесі, телефоны 26-13-33. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан көшесі № 84/1, 86, 90, 92, 94, 96, 98, 98/1, 98/2, 102; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабанбай батыр көшесі № 126, 130, 134.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 27 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Қабанбай батыр көшесі, 132, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 35 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-99-71. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан көшесі № 78, 78а, 80, 82, 82/1, 84; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабанбай батыр көшесі № 114, 116, 118, 120, 122, 124, 128, 136.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 28 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Сағадат Нұрмағамбетов көшесі, 12а, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Ыбырай Алтынсарин атындағы № 39 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-19-72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пермитин көшесі № 29, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қабанбай батыр көшесі № 89, 91, 93, 95, 97/1, 99, 99/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан көшесі № 70, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сағадат Нұрмағамбетов көшесі № 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 29 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қасым Қайсенов көшесі, 10, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Лев Гумилев атындағы № 38 гимназиясы" коммуналдық мемлекеттік мекемесі, телефоны 26-88-90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чернышевский көшесі № 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қасым Қайсенов көшесі № 12, 30, 30а, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пермитин көшесі № 7, 11, 15/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан көшесі № 31, 64, 64/1, 66, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бейбітшілік көшесі № 27а, 35, 44, 46, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максим Горький көшесі № 21, 40, 42, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтаров көшесі № 38, 40, 47, 48.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 30 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Крылов көшесі, 35, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Шоқан Уәлиханов атындағы № 3 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 25-36-18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс даңғылы № 3, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Е.П. Славский атындағы жағалауы № 12, 12/1, 14, 16, 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Антон Чехов көшесі № 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Крылов көшесі № 66, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нахимов тұйық көшесі № 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 31 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Крылов көшесі, 35, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Шоқан Уәлиханов атындағы № 3 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 25-36-18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әуезов даңғылы № 6, 6/1, 8, 12, 14, 14/1, 1620, 20/1, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Крылов көшесі № 37, 41, 45, 45/1, 49, 49/1, 51, 53а, 65б, 68, 71, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Михаэлис көшесі № 35, 52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 32 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Әуезов даңғылы, 5, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Жас техниктер станциясы" коммуналдық мемлекеттік қазыналық кәсіпорыны, телефоны 25-16-74.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әуезов даңғылы № 1, 3, 4, 4/1, 5а, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.П. Славский атындағы жағалауы № 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крылов көшесі № 77, 79, 79/1, 81, 81/1, 83, 87/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 33 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Лихарев көшесі, 3, Шығыс Казақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 30 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, телефоны 55-97-25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.П. Славский атындағы жағалауы № 24а, 24б, 26, 26а, 28, 28/1, 28/2, 28а, 28б, 30, 32, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лихарев көшесі № 1, 7, 9, 10, 11, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крылов көшесі № 85, 87.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 35 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Е.П. Славский атындағы жағалау, 42, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Мұхтар Әуезов атындағы № 17 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 25-45-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Александр Протозанов көшесі № 97/3, 99, 107, 109, 111, 113, 117, 119, 123, 125, 129, 131, 135, 137, 141, 143, 145; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.П. Славский атындағы жағалауы № 66, 68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 36 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Е.П. Славский атындағы жағалау, 42, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Мұхтар Әуезов атындағы № 17 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 25-45-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е.П. Славский атындағы жағалауы № 40, 44, 46, 48, 50, 54, 56, 58, 60, 64, 64/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 37 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қасым Қайсенов көшесі, 119/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Шәкәрім атындағы № 1 орта мектебі" коммуналдық мемлекеттік мекемесі, телефон 25-22-28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Крылов көшесі № 80, 80/1, 82, 84, 86, 88, 88/1, 104, 106, 108, 110, 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қасым Қайсенов көшесі № 78, 78/1, 82, 82/1, 84, 86, 88, 117, 119, 121, 123, 123/1, 125; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әуезов даңғылы № 11, 13, 15, 33, 35, 39, 41, 49, 49а, 49б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тоқтаров көшесі № 76а, 78, 80, 82, 97, 99, 99а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Александр Протозанов көшесі № 65, 67, 71, 75, 77, 81, 85, 89, 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 38 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Меновное ауылы, Новая көшесі, 15, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Меновное орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 57-41-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22-тұрғын ауданы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Торайғыров көшесі № 2, 4, 6, 8, 10, 12, 14, 20, 22, 24, 32, 34, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ә. Қашаубаев көшесі № 1, 2, 4, 5, 9,13, 14, 15, 16, 17, 22, 24, 27, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ш. Құдайбердиев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9/1, 10, 11/1, 13, 15, 17, 19, 20, 21, 22, 23, 28, 29, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      І. Жансүгіров көшесі № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Мәметова көшесі № 1, 3, 4, 5, 6, 8, 9, 10, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ә. Бөкейханов көшесі № 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 21, 22, 62, 63, 64; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ж. Аймауытов көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ш. Уәлиханов көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Жұмабаев көшесі № 1, 3, 5, 7, 9, 13, 41, 42а, 42б, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Қошқарбаев көшесі № 12, 14, 16, 20, 22, 32, 36, 37, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1, 2, 3, 4, 7, 8, 12, 13, 14, 15, 16, 17, 18, 22, 27, 31, 32, 33, 41, 43, 44, 46, 47, 48, 50, 54, 56, 57, 62, 67, 73, 75, 76, 79, 80, 82, 84, 86, 89, 92, 100, 103, 107, 110, 118, 119, 123, 127, 130, 131, 134, 141, 152, 180, 193, 200, 294, 361 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23-тұрғын ауданы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дробышев көшесі № 1/1, 2, 4, 7, 9, 10, 11, 14, 15-23, 17, 22, 23, 23-2, 24, 27, 28, 29, 30, 31, 31/1, 32, 33, 34, 37, 39, 40, 41, 41/3, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 63, 72, 73, 75, 76, 77, 79, 80, 80а, 80/1, 81, 82-1, 87, 91, 95, 100, 101, 102/1, 103, 105, 107, 111/1, 112, 112-2, 117, 119, 120, 123, 123а, 124, 127, 128, 130, 132, 135, 138, 140, 141, 249, 309; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      А. Сумин көшесі № 3, 5, 6, 7, 8, 9, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кокорин көшесі № 3, 9, 10, 11, 13, 14, 15, 17, 19, 23, 29, 31, 33, 35, 37, 39, 41, 41/2, 45, 47, 49, 51, 53, 55б, 59, 63, 65, 67, 69, 71, 79, 87, 91/1, 93, 101, 107, 109, 111, 113, 117, 119, 121, 457, 127/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Журба көшесі № 1, 1/1, 3, 3/3, 4, 6, 8, 10, 10/1, 13, 15, 19, 22, 25, 26, 28, 29, 29/1, 30, 31, 32, 36, 37, 39, 43, 43/1, 44, 46, 47, 48, 49, 50, 53, 53/2, 54, 55, 56, 57, 57/1, 58, 59, 60, 61/1, 64, 66, 68, 72, 73, 75/1, 75/2, 75/4, 76, 77, 78, 82, 83, 86, 87, 88, 90, 91/2, 99, 99/1, 99/5, 100, 100/1, 103, 104, 108, 108/1, 110, 110/1, 117/2, 124, 1014; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Логвин көшесі № 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 13, 14, 15, 17, 19, 23, 29, 31, 33, 35, 37, 39, 41, 41/2, 45, 47, 48, 49, 51, 53, 55б, 59, 63, 65, 67, 69, 71, 79, 87, 91/1, 93, 99, 101, 107, 109, 111, 113, 117, 119, 121; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Миллер көшесі № 1, 1/1, 2, 2/1, 3, 3/1, 4, 5, 5/2, 6, 7, 7/1, 7/2, 7/5, 8, 9, 9/2, 10, 11, 11/1, 11/2, 11/3, 11/7, 12, 13, 13/1, 13/4, 13/5, 13/6, 13/8, 14, 15, 15/1, 16, 16/1, 17, 18, 19, 20, 21, 22, 24, 25, 26, 28, 30, 32, 34, 36, 38, 40, 41/4, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәкежанов көшесі № 2, 4, 5, 5/2, 6, 7, 7/3, 7/3-1, 8, 9, 11, 11/1, 11/4, 11/5, 12, 13, 13/1, 14, 15/1, 16/1, 17, 18, 20/1, 21, 21/1, 22, 24, 25, 26, 27, 30, 31/1, 32, 34, 36, 38, 39/2, 40, 41/3,45/1, 49/1, 51/2, 52/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Часников көшесі № 2, 3, 5, 8, 9, 10, 11, 12, 13, 15, 17, 18, 19, 19-2, 22, 24, 25, 26, 27, 35, 36, 38, 41, 49, 49/1, 51, 52, 134-1, 158, 1026; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ж. Алдабергенов көшесі № 1, 5, 7, 9, 14, 16, 18, 20, 22, 24, 27, 28, 29, 30, 43, 47, 49, 51, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Б. Павлов көшесі № 1, 3, 5, 6, 7, 8, 12, 13, 15, 17, 20, 20/1, 23, 24, 26, 27, 28, 29, 31, 35, 35/1, 37, 39, 39/1, 39/2, 41, 41/1, 41/3, 43, 45; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Д. Парий көшесі № 1, 3, 5, 7, 8, 9, 11, 13, 17, 19, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бостандық көшесі № 27, 31, 33, 35, 37, 51/4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Н. Шарабарин көшесі № 1/6, 2, 2/1, 4, 4/1, 4/2, 5, 6, 6/2, 6/3, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Г. Молодов көшесі № 1, 4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1, 1/1, 2, 2/6, 3, 3/3, 3п, 4, 4/6, 5, 5д, 5п, 5/6, 6, 7, 7/1, 7п, 8, 8а, 8/б, 8п, 8/6, 9, 9а, 9п, 9/6, 10, 10а, 10/6, 11, 11а, 11/1, 11/6, 12, 12п, 13, 13/1, 14, 14а, 15, 16, 16а, 16п, 16/2, 17, 17а, 18, 18/6, 19, 19/6, 20, 20/1, 20/6, 21, 21п, 22, 23, 23/2, 24, 25, 26, 27, 28, 29, 30, 31, 31/1, 31/2, 32, 33, 33а, 34, 34а, 34/1, 34/5, 35, 35а, 35/5, 36, 36а, 36/5, 37, 37а, 38, 38а, 38/3, 39, 40, 40/3, 41, 42, 43, 43/1, 44б, 45, 47, 48, 49, 49/1, 50, 51, 52, 53/2, 54, 55/3, 56, 56/3, 60, 62, 63, 64, 65, 66, 66а, 66/1, 67, 68, 68/5, 69/5, 74, 76/1, 77, 79, 80, 80/1, 81, 82, 83/1, 84, 85, 87, 88, 89, 90, 92, 92/1, 96, 96/1, 98, 99, 100, 101, 102, 103, 107, 108, 111, 112, 115, 118, 119, 121, 126, 127,128, 134, 135, 137, 139, 140, 145, 146, 150, 158, 159, 163, 164, 165, 168, 175, 179, 181, 185, 188, 190, 192, 195, 196, 218, 220, 224, 227, 235, 243, 254, 256, 257, 260, 263, 266, 268, 269, 270, 274, 275, 278, 279, 280, 283, 288, 289, 289/1, 290, 290/3, 293, 296, 297, 299, 301, 302, 303, 312а, 312в, 314а, 315, 316, 318а, 321, 322, 323, 324, 326, 327, 328, 329а, 330, 331, 332, 333, 333/2, 334, 337, 340а, 342, 348, 349, 352, 354, 375, 378, 384, 388, 389, 394, 407, 408, 410, 414, 419, 420, 422, 423, 425, 426, 431, 435, 437, 440, 441, 442/2, 443, 445, 447, 459, 481, 504, 505, 506, 517, 518, 521, 522, 525, 526, 527, 529, 532, 533, 535, 536, 538, 539, 540, 541, 542, 543, 544, 545, 736, 800, 801, 811, 812, 813, 821, 822, 824, 914, 997 жер телімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 39 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Тоқтаров көшесі, 47, "Жамбыл атындағы Шығыс Қазақстан облыстық драма театры" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 71-00-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Горький көшесі № 58, 67, 69, 82; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Антон Чехов көшесі № 37, 39, 41, 45, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сағадат Нұрмағамбетов көшесі № 25, 29, 33, 37, 43, 45, 49, 51, 53, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеңіс даңғылы № 9, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әуезов даңғылы № 20, 20/1, 24, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борис Керімбаев көшесі № 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 40 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Антон Чехов көшесі, 63, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Оқушылар шығармашылығы сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны, телефон 26-56-53.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сағадат Нұрмағамбетов көшесі № 26, 30, 34, 36, 40, 44, 48, 50, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Александр Протозанов көшесі № 45, 47, 51, 53, 55, 59, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Антон Чехов көшесі № 51, 55, 57, 59, 64, 65, 66, 67, 69, 70/1, 70/2, 71, 72, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қабанбай батыр көшесі № 105, 105а, 107, 109, 115, 119, 121; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі № 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 41 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жаңажол көшесі, 66, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 49 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефон 51-25-08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Молодежная көшесі № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 5/1, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 18/1, 19, 20, 20/1, 21, 22, 22/1, 23, 24, 25, 26, 26/1, 27, 28, 29, 30, 31, 32, 33, 33/1, 34, 35, 36, 36/1, 37, 37/1, 38, 38а, 38б, 40, 40/1, 40/4, 42, 42/1, 43, 44, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Строителей көшесі № 1, 2, 2/1, 2/2, 3, 3/3, 3/4, 4, 4/1, 4/2, 5, 6, 6/3, 8, 8/1, 8/2, 10, 10/1, 10/2, 12, 12-1, 12-2, 19/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтепов көшесі № 1, 2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 6, 7, 8, 9, 10, 10/1, 10/2, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К. Байсеитова көшесі № 2, 2/1, 3, 4, 6, 7, 8, 10, 11, 12, 13, 15, 16, 19, 20, 21, 25, 26, 27, 28, 29, 30, 31, 33, 36, 37, 38, 40, 42, 44, 45, 47, 48, 49, 53, 54, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84/1, 85, 87, 88/1, 89, 91, 92, 93, 95, 97, 99, 100/1, 101, 103, 105, 107, 109, 109/1, 111, 113, 115, 116, 116/2, 117, 145, 150, 152, 200, 207; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алпамыс көшесі № 1/1, 1, 2, 3, 5, 6, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22/1, 26, 26/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құлагер көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 15, 16, 17, 19, 20, 21, 22, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қобыланды көшесі № 2, 2а, 3, 4, 5, 6, 8, 10, 11, 12, 13, 14, 15, 18, 20, 22, 24, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тайбұрыл көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қыз Жібек көшесі № 2, 3, 4, 5, 6, 8, 9, 10, 11, 13, 13/1, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Игілік көшесі № 1, 1/1, 2, 3, 3а, 4, 5, 7, 7/1, 8, 10, 13, 13/1, 15, 15/1, 16, 17, 18, 19, 19/1, 20, 20/1, 21, 22, 22/1, 22/2, 23, 23/1, 24, 24/1, 24/2, 25, 26, 27, 27/1, 28, 28/1, 29, 30/1, 31, 32, 33, 34/1, 34/2, 34/3, 36, 36/1, 37, 37/1, 38, 39, 40/2, 41, 41/1, 42, 43, 45, 45/2, 48, 53, 58, 63, 64, 71, 73, 83, 91, 93; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Нұрғалиев көшесі № 2, 6, 8, 9, 11, 12, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 47, 50, 51, 51/1, 52, 54, 57, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 73, 74, 76, 77, 78, 79, 80, 81, 81/1, 81/2, 81/3, 82, 84/1, 85, 89, 90, 95, 96, 98, 99/1, 101, 123, 720, 781, 785;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өрнек көшесі № 16, 18, 22, 32, 40, 42, 44, 46, 46/2, 46/3, 46/4, 46/5, 48, 48/3, 50, 52, 52/1, 52/2, 52/4, 54/1, 54/2, 58, 60, 66, 70/1, 76, 80, 80/4, 82/1, 82/2, 82/3, 96, 100, 102, 108, 108/1, 110, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнбатыс көшесі № 2, 8, 9, 11, 20, 23, 24, 26, 27, 28, 29, 30, 32, 37, 38, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 54, 57, 58, 59, 69, 71, 73, 75;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахмер ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 3/1, 6/1, 10/2, 17/А, 19/1, 20, 20/А, 20/Б, 24/1, 26, 31, 32, 38/а, 44, 49, 54, 111А, 111/1, 115, 145, 150, 190, 228, 279, 402, 460, 487, 501, 506, 707, 785, 816, 829, 866 жер телімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Звездный", "Звездный-2" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 42 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қабанбай батыр көшесі, 160, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 36 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-84-48.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабанбай батыр көшесі № 152, 152/1, 152/2, 154, 156, 162, 164,166;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Александр Протозанов көшесі № 19, 21, 23, 25, 27, 29, 31, 33, 35, 39, 41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 43 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қабанбай батыр көшесі, 160, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 36 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 26-84-48.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі № 75, 77, 79, 81, 83, 85, 87, 91, 93, 95, 97, 99, 99/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 44 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мыза көшесі, 16/1, "Фирма НКГ" жауапкершілігі шектеулі серіктестігі, "Альшемали" сауда үйі, телефоны 20-88-69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан көшесі № 101, 103, 105, 107, 161; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мыза көшесі № 37/1, 41, 43, 43/1, 45, 45/1, 47, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Александр Протозанов көшесі № 1, 1/1, 3, 7/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Антон Чехов көшесі № 122, 124, 129, 130, 132, 133, 134, 135, 136, 138, 139, 140, 142, 143, 144, 146, 147, 147а, 148, 149, 150, 151, 151/1, 151/2, 151/3, 151/1к2, 152, 153, 154, 155, 156, 156а, 156б, 157, 158, 159, 161, 163, 164, 164/1, 165, 165а, 167, 169, 171, 173, 173а, 175, 177, 177а, 181, 183, 185, 186, 191, 191а, 193, 195, 199, 201, 209, 212, 213, 221, 223, 225, 227, 229, 231, 233, 253; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бейбітшілік көшесі № 122, 126, 128, 130, 134, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149а, 149б, 149в, 150, 152, 154, 156, 159/а, 159ак1, 159/1, 160, 161, 163, 164, 165, 168, 170, 172, 173, 173а, 175, 176, 178, 181, 183, 185, 189, 191, 193, 193а, 195, 195а, 197, 199/а, 201, 205, 219, 229, 231; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первомайская көшесі № 40, 42, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-ші Невская көшесі № 1, 2, 3, 3а, 4, 5, 5а, 6, 7, 8, 8б, 9, 10, 13, 14, 14/2, 15, 16, 17/1, 17/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-ші Невская көшесі № 2, 4, 6, 8, 10, 12, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 45 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Тимофеев көшесі, 112/1, Шығыс Қазақстан Облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 31 жалпы орта білім беретін мектебі" Коммуналдық мемлекеттік мекемесінің ғимараты, телефоны 70-00-59.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z291" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z308" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Астафьев көшесі № 1, 2, 3, 4, 5, 6, 7, 7б, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 19а, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 35/1, 36, 37, 37а, 38, 40, 41, 42, 43, 44, 45, 45а, 46, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 69а, 70, 71, 71а, 71б, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 94, 95, 97, 98, 100, 100а, 101, 102, 103, 104, 105, 105а, 106, 107, 108, 109, 110, 111, 112, 113, 113а, 114, 115, 116, 117, 117а, 117/1, 117/2, 117/5, 118, 119, 119/а, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тимофеев көшесі № 1, 3, 4, 5, 7, 9, 10, 11, 11а, 12, 13, 14, 15, 15а, 15/1, 16, 17, 18, 18а, 18/1, 19, 20, 20а, 20б, 21, 21а, 22, 22а, 23, 24, 25, 26, 27, 27а, 28, 29, 29а, 29б, 30, 31, 31/1, 31/2, 32, 33, 34, 35, 36, 37, 38, 38а, 38б, 39, 40, 41, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52/1, 53, 54, 55, 55/2, 56, 57, 59, 60, 61, 62, 62а, 63, 63а, 64, 64а, 65, 66, 66а, 66/2, 67, 68, 68а, 69, 70, 71, 71а, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 91, 92, 93, 94, 94а, 95, 96, 96а, 96б, 97, 98, 98а, 99, 100, 100а, 101, 101а, 102, 103, 104, 104/1, 105, 105а, 105а/1, 106, 107, 107а, 108, 109, 110, 110/1, 110/2, 110/3, 111, 112, 113, 114, 114а, 115, 116, 117, 118, 119, 119/1, 119/2, 120, 121, 121а, 121в, 121б, 121/г, 121е, 121ж, 121и, 121к, 121л, 121/1, 122, 123, 123а, 124, 125, 125/1, 126, 127, 127а, 128, 129, 130, 131, 132, 133, 135, 135/1, 137, 139, 139а, 141, 143, 145, 147, 147а, 149, 150, 150а, 151, 151а, 153, 155, 157, 159, 159а, 161, 161а, 161б, 161в, 161д, 163, 163а, 163б, 163в, 165, 165а, 165б, 165г, 167, 167а, 167в, 167д, 167/1, 169, 169б, 169/1, 169/2, 169/6, 170, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 195а, 197, 197а, 197б, 197в, 199, 201, 203, 205, 207; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гаджиев көшесі № 1, 2, 2/2, 3, 3/2, 4, 4а, 5, 6, 7, 8, 8а, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 22, 24, 26, 28, 30, 31, 31/1, 32, 32/а, 32/1, 32/2, 32/3, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Голованов көшесі № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 22/1, 22/2, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39а, 40, 41, 42, 43, 45, 47, 47а, 48а, 49, 51, 53, 55, 57, 59, 61, 62, 62а, 63, 64, 64а, 65, 67, 68, 68а, 69, 71, 72, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Железняк көшесі № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 27, 27/а, 28, 29, 30, 31, 33, 33а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мельничная көшесі № 2, 4, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43а, 44, 44а, 46, 48, 50, 52, 54, 54а, 56, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Михалкович көшесі № 1, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31/2, 32/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отдельная көшесі № 1, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 10/1, 11б, 12, 12а, 14, 15, 16, 16а, 16б, 17, 19, 21, 21/1, 22, 23, 23а, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/3, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49/1, 49/2, 49/3, 50, 51, 51а, 51б, 51в, 51г, 51д, 51у, 52, 53, 53а, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 61а, 62, 63, 64, 64а, 64б, 64в, 64г, 64д, 64е, 65, 66, 66а, 66б, 66/1, 67, 67а, 67б, 67в, 67/д, 67/1, 67/2, 67/3, 67/4, 67/5, 68, 68/1, 69/а, 70, 72, 74, 86, 86а, 86/1, 88, 90, 90а, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 112а, 114, 116, 118, 120, 121м, 122, 124, 128, 135г, 165/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-ші Широкая көшесі № 1, 5, 5а, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 31а, 33, 35, 37, 39, 41а, 45а, 47б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-ші Широкий тұйық көшесі № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 10а, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 21, 21а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-ші Арычная көшесі № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 27а, 28, 29, 29а, 29б, 30, 31, 32, 33, 34, 35, 36, 36/а, 37, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 54а, 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-ші Арычная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/3, 10/4, 11, 11б, 12, 12/1, 12/2, 13, 14, 17, 19, 19а, 19б, 23а, 33а, 42а, 42/1, 42/2, 46/1, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ковпак тұйық қөшесі № 4, 5, 6, 8, 10, 11, 12, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақтоған көшесі № 2.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 23 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="300"/>
+        <w:t xml:space="preserve"> № 46 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Согринская көшесі, 138а, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 18 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 23-02-94.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лесозаводская көшесі № 7, 9, 9а, 11, 11/1, 13, 14, 15, 16, 17, 18, 20, 21а, 22, 24, 26, 28, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Транспортная көшесі № 1, 2, 3, 3/1, 3/2, 4, 4а, 5, 6, 7, 8, 9, 21, 22, 23, 23/1, 23/2, 26, 28, 31, 33, 33а, 33/2, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гвардейская көшесі № 2а, 4, 13, 13а, 14, 16, 18, 19, 20, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай даңғылы № 106, 106/1, 169, 170, 172, 176, 180, 184, 190, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 217, 218, 219, 224, 227, 228, 229, 230, 231, 233, 234, 235, 236, 237б, 239, 242, 243, 244, 245, 246, 248, 250, 251, 252, 253, 254, 255, 257, 258, 259, 260, 262, 263, 264, 265, 266, 267, 268, 269, 271, 273, 275, 276, 277, 279, 280, 282, 284; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зыряновская көшесі № 1а, 3а, 4, 6, 6а, 7, 8а, 9, 12, 12а, 13, 13а, 13/1, 13/2, 17а, 18, 133/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Волгоградская көшесі № 2, 6, 6/2, 6/3, 7, 7/1, 9, 11, 11а, 12, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ульбинская көшесі № 1, 4, 6, 7, 8, 9, 10, 11, 11а, 12, 12/2, 13, 14, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 31, 37, 37/3, 39, 59, 59/1, 61, 83, 87, 93, 105, 107, 109, 111, 113, 119, 121, 123, 125, 127, 129, 131, 133, 137, 139, 141, 143, 145, 149, 153, 157, 159, 163, 165, 167, 169, 171, 173, 175, 179, 181; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Интернациональная көшесі № 1, 2, 2а, 3, 5, 5/1, 5/2, 7, 7/1, 7/2, 9, 9/1, 9/2, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цеткин көшесі № 1, 3, 7, 9, 11, 13, 15, 15а, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Арай көшесі № 1, 1/2, 2, 3, 3/1, 3/2, 4, 5, 5/1, 5/2, 6, 6/1, 7/1, 7/2, 8, 8/1, 9, 10, 10/1, 12, 19, 20, 20а, 22а, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Крайняя көшесі № 1, 1а, 2, 3, 3а, 4, 6а, 8, 10, 12, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов көшесі № 1, 1а, 3, 4, 4а, 6, 6/1, 6/2, 8, 10, 10а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Молодежная көшесі № 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Асқартау көшесі № 2, 3а, 4, 5, 6, 7, 7/1, 8, 9, 10, 11, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 27, 29, 31, 31/1, 34, 36, 37, 38, 39, 40, 41,42, 43, 45, 47, 49, 51;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Спортивная көшесі № 4, 5/1, 6, 8, 8а, 8/1, 10, 12, 18а, 18б, 20, 20а, 20б, 23, 24, 24а, 25, 26, 27, 29, 31, 33, 35, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Репин көшесі № 3, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Грибоедов көшесі № 5/1, 19, 20, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бурденко көшесі № 1а, 3, 5, 20, 22, 22/1, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Донской тұйық көшесі № 2а, 3, 5, 7, 9, 11, 21, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Проходной тұйық көшесі № 1, 2, 3, 4, 5, 6, 6б, 7, 8, 9, 10, 11, 12, 14, 16, 18, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Загородная көшесі № 1, 1/2, 2, 3/1, 3/2, 5/2, 7, 7/1, 7/2, 8, 9, 9а, 10а, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 35, 37, 38, 39, 40, 41, 42, 44, 46, 48, 49, 51, 55, 56, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 113, 115, 117, 119, 121, 123, 127, 129, 131, 132, 133, 135, 137, 139, 141, 143, 147, 149, 151, 153, 155, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 189, 191, 195, 197, 199, 201, 203, 207, 209, 211, 213, 215, 217, 225, 229, 231, 235, 237, 239, 241, 245; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кавказская көшесі № 1, 2, 3, 4, 5, 6, 7а, 7б, 7/1, 8, 8/1, 9, 10, 11, 11а, 12, 13, 14, 15, 17, 19, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кубинская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 20а, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кутяков көшесі № 1, 2, 3, 5, 6, 7, 7а, 7б, 7в, 7г, 8, 8а, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 25а, 26, 27, 28, 29, 30, 30а, 31, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рахмановская көшесі № 1, 2, 3, 4, 5, 5а, 6, 7, 7а, 8, 8/1, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уборевич көшесі № 3, 5, 7, 9, 9а, 9/2, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Узбекская көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 23, 24, 25, 26, 27, 28, 30, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гаванская көшесі № 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Путевая көшесі № 7/2, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Озеленитель", "Коммунальник" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 24 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="305"/>
+        <w:t xml:space="preserve"> № 47 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Машиностроителей көшесі, 4, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Жігер" Өскемен балалар-жасөспірімдер клубтарының бірлестігі" мемлекеттік коммуналдық қазыналық кәсіпорны, "Альтаир" балалар-жасөспірімдер клубы, телефоны 61-54-67.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z318" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подхоз СЦК көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 13, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 24, 25, 25/4, 25/5, 26, 27, 27/1, 27/2, 27/3, 27/4, 28, 29, 30, 31, 32, 33, 35, 36, 36а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 58а, 58б, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79а, 80, 81, 81а, 82, 83, 83а, 84, 86, 87, 87а, 87б, 88, 88б, 89, 90, 91, 92, 94, 96, 96а, 96б, 98, 98а, 104, 106, 108, 110, 112, 114, 114а, 116, 118, 118/1, 118/2, 118/3, 120, 122, 124, 126, 128, 130, 132, 134; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Машиностроителей көшесі № 2, 4, 6, 8, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Свобода көшесі № 3, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Национальная көшесі № 1, 3, 3а, 3б, 5, 7, 9, 11, 13, 13б, 15, 17, 19, 20, 20/1, 20/2, 21, 22, 23, 24, 25, 26, 27, 27а, 27/1, 28, 30, 32, 34, 36, 38, 40, 42, 44, 44а, 44/1, 44/2, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чиндагатуйская көшесі № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 11, 11а, 12, 13, 14, 15, 16, 17, 17/1, 17/2, 18, 18/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зеленая көшесі № 2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 12, 14, 16, 16а, 18, 20, 20а, 22, 24, 26, 26а, 28, 30, 32, 32а, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дорожник" бағбандық серіктестігі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 25 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="310"/>
+        <w:t xml:space="preserve"> № 48 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Согринская көшесі, 138а, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 18 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 23-02-94. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лучистый тұйық көшесі № 1, 3, 5, 7, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согринская көшесі № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 67а, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 86а, 87, 88, 89, 90, 91, 92, 93, 93/1, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 110а, 111, 112, 113, 113а, 114, 115, 116, 117, 118, 119, 120, 120-1, 121, 122, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 147а, 147б, 148, 149, 150, 151, 152, 153, 154, 155, 156, 156а, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Депутаттар көшесі № 1, 2, 2/1, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 31б, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51а, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 69а, 70, 71, 72, 73, 74, 75, 75а, 75б, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88, 89, 90, 92, 94, 96; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Агрономическая көшесі № 1, 2, 2а, 3, 4, 5, 6, 6а, 7, 8, 9, 9а, 9/1, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 36а, 37, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бортников көшесі № 1, 3, 5, 7, 9, 11, 13, 15, 17, 18, 19, 20, 22, 24, 24/1, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 40, 41, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Городская көшесі № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29а, 30, 30а, 31, 32, 32а, 33, 34, 35, 35а, 36а, 38, 38а, 38б, 39, 40, 40а, 40б, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 72а, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 80б, 80в, 81, 81а, 82, 82а, 83, 84, 85, 86, 87, 89, 89а, 91, 93, 93а, 95; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гражданская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 60б, 61, 62, 63, 64, 65, 65а, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 105, 106, 106а, 106б, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 123, 125; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кленовая көшесі № 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сибирская көшесі № 2, 2а, 2б, 3, 4, 6, 6а, 8, 10, 12, 14, 16, 16а, 18, 20, 22, 24, 26, 26а, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Скалистая көшесі № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 50/1, 52, 54, 54/1, 56, 56в, 58, 60, 62, 64, 66, 70, 72, 74, 76, 78, 80, 82, 84; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сосновая көшесі № 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 14б, 15, 16, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 33а, 33б; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тальниковая көшесі № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49а, 50, 51, 53, 54, 54а, 55, 56, 58, 60, 62, 64, 66, 68, 70, 70а, 70б, 70/1, 70/2, 70/3, 70/5, 72, 72/1, 74, 78, 78а, 78б, 80, 82, 82/2, 89, 89а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Титановая көшесі № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 49а, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70/1, 70/2, 71, 71а, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 82/1, 82/2, 84, 86, 88, 90, 92, 94, 96, 98, 105, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Городской тұйық көшесі № 3, 5, 7; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фигурный тұйық көшесі № 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 15, 17, 19, 21, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Яблоневый тұйық көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лавандовая көшесі № 2, 4, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солнечный", "Прогресс", "Лаванда" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 26 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="314"/>
+        <w:t xml:space="preserve"> № 49 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Усть-Каменогорская көшесі, 11, Шығыс Казақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Мұхамет Шаяхметов атындағы № 23 орта мектебі" коммуналдық мемлекеттік мекемесі, телефон 62-00-87.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z327" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағдат Шаяхметов көшесі № 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дружинниктер көшесі № 1, 1а, 2, 2/а, 3, 4, 6, 7, 7а, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 15, 16, 16а, 17, 18, 18Б, 19, 20, 21, 21а, 22, 22/1, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 36, 37/1, 39, 40, 41, 41/1, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 69а, 71, 73, 75, 77, 79, 81; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Юннаттар көшесі № 1, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 12а, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32а, 32б, 33, 34, 35, 36, 37, 38, 38а, 38б, 39, 39а, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58а, 59, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 69а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 87, 88, 89, 89а, 89б, 90, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 104, 105, 105а, 106, 107, 108, 110а, 114, 116, 118, 120, 120а, 122, 124, 126, 130, 132; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Каспийская көшесі № 1, 2, 2а, 3, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 11, 11а, 12, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38а, 39, 40, 40а, 41, 42, 44, 45а, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61а, 62, 62а, 63, 64, 65, 66, 67, 68, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Депутаттар көшесі № 83, 85, 91, 93, 95, 97, 98, 99, 100, 101, 101а, 102, 102а, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 113а, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122б, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 131, 133, 135, 137, 139, 141, 143, 145; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лучистый тұйық көшесі № 2, 2а, 2б, 4, 6, 8, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согринская көшесі № 181, 183, 185, 187, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 201, 202, 204, 206, 208, 210, 212, 214, 214а, 214б, 216, 218, 220, 222, 224, 226, 228, 230, 230а, 230б, 232, 234, 236, 238, 240; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Безымянный тұйық көшесі № 1, 2, 3, 5, 7, 9, 13, 15, 17, 19, 21, 22/3, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дружинниктер қимасы № 1, 1а, 2б, 3, 5, 7, 7а, 9, 9а, 11, 13, 15, 17, 19, 21, 21а, 51/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вешний тұйық көшесі № 1, 2, 3, 3а, 4, 5, 7, 9, 11, 13, 15, 17, 19, 21, 22/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ветерандар көшесі № 1, 1а, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 21а, 22, 23, 24, 25, 26, 27, 28, 29/1, 30, 31, 31а, 32, 32а, 36, 38;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Металлург-3" бағбандық серіктестігі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 27 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z329" w:id="319"/>
+        <w:t xml:space="preserve"> № 50 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бағдат Шаяхметов көшесі, 6, "Өскемен титан-магний комбинаты" акционерлік қоғамы Мәдениет үйінің ғимараты, телефоны 23-31-16.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z332" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согринская көшесі № 242, 244, 246, 248, 250, 252, 254, 254/1, 254/3, 256, 256/2, 258, 258/2, 260, 260а, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Каспийская көшесі № 69, 71, 72, 73,73а, 74, 75, 75а, 76, 77, 78, 79, 80, 80а, 82, 82а, 84, 86, 88, 90; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Депутаттар көшесі № 136, 138, 140, 142, 144, 146, 147, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 169а, 170, 170а, 171, 172, 173, 175, 177, 179, 181, 183, 185, 185а, 187, 189, 191, 193, 195; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Героев көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Целиноградская көшесі № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 55, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Весенняя көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 21а, 22, 23, 24, 24/а, 25, 26, 27, 28, 30, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Охотская көшесі № 1, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41а, 43, 43а, 44, 44а, 45, 46, 47, 48, 49, 50, 50а, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63а, 64, 65, 66, 68, 68/1, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 90а, 92, 94, 96, 98, 100, 102, 104, 106, 108, 108а, 110, 112, 114, 114а, 116, 122, 124, 126, 128; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Постышев көшесі № 1, 2, 3, 3а, 4, 4а, 5, 5а, 6, 6а, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағдат Шаяхметов көшесі № 1, 3, 7, 8, 9, 10, 13/9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Усть-Каменогорская көшесі № 2, 4, 6а, 8, 10, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фасадная көшесі № 2, 4, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егоров көшесі № 2, 2/1, 2/2, 2/3, 3, 4, 5а, 6, 7; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Солдатский тұйық көшесі № 1, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коршуново станциясы № 1, 2, 3, 4, 4/1, 4/2, 4-4, 5-4, 6/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подхоз ТМК көшесі 1/2, 3/1, 4/1.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 28 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z334" w:id="324"/>
+        <w:t xml:space="preserve"> № 51 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бағдат Шаяхметов көшесі, 6, "Өскемен титан-магний комбинаты" акционерлік қоғамы Мәдениет үйінің ғимараты, телефоны 23-31-16.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағдат Шаяхметов көшесі № 2, 4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егоров көшесі № 10, 12, 13, 15, 17, 19, 21, 25, 27, 29, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Усть-Каменогорская көшесі № 22.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 29 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z341" w:id="331"/>
+        <w:t xml:space="preserve"> № 52 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: 28-тұрғын ауданы, Мұстафа Шоқай көшесі, 48, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Абай атындағы № 33 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 78-52-69.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прудхоз ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Степная көшесі № 1, 2, 3, 4, 5, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дорожная көшесі № 1, 2, 3, 4, 5, 6, 7, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ново-Явленка ауылы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Степная көшесі № 1, 2-1, 4-1, 4-2, 5, 6-1, 6-2, 7, 8-1, 8-2, 9, 10-1, 10-2, 12-1, 12-2, 14-1, 14-2, 16-1, 16-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Новая көшесі № 1-1, 1-2, 3а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садовая көшесі № 1, 2, 3-1, 3а, 3-2, 5-1, 5-2, 7-1, 7-2, 9-1, 9-2, 11-1, 11-2, 13-1, 13-2, 15-1, 15-2, 17-1, 17-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Почтовая көшесі № 1-2, 2-1, 2-2, 3-1, 3-2, 4-1, 4-2, 5-1, 5-2, 6-1, 6-2, 7-1, 7-2, 8-1, 8-2, 9-1, 9-2, 10-1, 10-2, 11-1, 11-2, 12-1, 12-2, 13-1, 13-2, 14-1, 14-2, 16-1, 16-2, 18-1, 20, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная көшесі № 1-1, 1-2, 1-3, 2, 3-1, 3-2, 3-3, 4, 5-1, 5-2, 6-2, 6-3, 7-1, 7-2, 8, 9, 10, 11-1, 11-2, 12, 13, 14, 15, 16, 17, 17а, 18, 19-1, 19-2, 20, 20а, 21-1, 21-2, 23-1, 23-2, 24, 25-1, 25-2, 27-1, 27-2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочая көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коммунарлар көшесі № 1, 2, 3, 4/1, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Береговая көшесі № 1-1, 2-1, 2-2, 3, 4, 5, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Овражная көшесі № 1-1, 2а, 2б, 3-1, 4-2, 5, 6, 7, 18, 20/1, 22/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ларионов көшесі № 2, 4, 8а, 10, 12, 14, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зеленая көшесі № 1, 2, 2/1, 3, 4, 5, 6, 7/1, 7/2, 9, 10, 11, 12, 14, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тихая көшесі № 2-1, 2-2, 3, 4, 5, 6, 9, 12, 13, 14, 19/а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2, 5а, 13, 16, 24, 740 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28-тұрғын ауданы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақ жауын көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алаш көшесі № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 6/1, 7, 8, 8/1, 9, 10, 10/1, 11, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 18, 18/1, 19, 20, 20/1, 21, 22, 22/1, 23, 24, 24/1, 25, 26, 26/1, 27, 28, 28/1, 29, 30, 30/1, 31, 32, 32/1, 33, 34, 34/1, 35, 36, 36/1, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шарапат көшесі № 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шаңырақ көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 14, 15, 15/1, 16, 17, 17/1, 18, 19, 19/1, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Достық көшесі № 1, 1/1, 2, 3, 3/1, 4, 5, 5/1, 6, 7, 7/1, 8, 9, 9/1, 10, 11/1, 12, 13, 13/1, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қыран көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Үміт көшесі № 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Хасен Оралтай көшесі № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 6/1, 7, 8, 8/1, 9, 10, 10/1, 11, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 30, 31, 32, 32/1, 34, 34/1, 36, 36/1, 38, 38/1, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бай өлке көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұр бесік көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұстафа Шоқай көшесі № 1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 35, 36, 38, 40, 41, 42, 43, 44, 45, 47, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 67, 69, 71, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сарыарқа көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кербұға көшесі № 2, 4, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 37, 39, 41, 43;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жасұлан көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орда көшесі № 1, 2, 2/2, 3, 4, 4/2, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ер Жәнібек көшесі № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бәйтерек көшесі № 1, 2, 3, 5, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 22, 24, 26, 28, 29, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақ желкен көшесі № 1, 2, 3, 4, 6, 8, 10, 12, 13,14, 15, 17, 23, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аламан көшесі № 12, 14, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1/1, 13/1, 20/1, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 166, 165, 169, 171, 172, 173, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 242, 243, 244, 245, 246, 247, 248, 300, 347, 370, 373, 746 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтайский энергетик", "Госстандарт", "Оплот", "Ветерок" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 30 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z351" w:id="341"/>
+        <w:t xml:space="preserve"> № 53 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жаңажол көшесі, 66, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 49 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефоны 51-25-08.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ахмер ауылы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ғайса Аязбаев көшесі № 1, 1а, 2, 2а, 3, 3/1, 4, 5, 5/1, 6, 6а, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 26а, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 41, 42, 43, 45, 45/1, 45/2, 47, 47/2, 51, 53, 55/1, 55/2, 57/1, 92, 94, 98/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дачная көшесі № 33, 36, 41, 44, 46, 47, 48, 50, 52, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қайынды көшесі № 2, 3, 6, 10, 12, 14, 15, 17, 18, 20, 23, 24, 26, 27, 29, 30, 38, 42, 76, 86, 92; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұстаздар көшесі № 1, 3, 4, 5, 5а, 6, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 32/1, 34, 36, 38, 40, 42, 46, 48/1, 52/2, 58, 60/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қ. Қондыбаев көшесі № 1, 2, 2/1, 3, 3/1, 4, 4/1, 4/2, 4/3, 5, 5/1, 6, 6/1, 7, 8, 9, 10, 10/1, 11, 12, 13, 15, 19, 19/1, 19/3, 21, 23, 25/1, 25/2, 25/3, 27, 29, 29/1, 31, 33, 35, 37, 39, 41, 43, 43/1, 46, 47, 48а, 72, 78, 84, 85а, 88, 89/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қозы-Көрпеш көшесі № 1, 2, 3, 4, 5, 6, 7/1, 8, 9, 10, 11, 12, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңлік-Кебек көшесі № 1, 1/1, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 20/1, 21, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Баянсұлу көшесі № 18, 19, 21, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бейбітшілік көшесі № 2, 4, 10, 12, 14, 24, 22, 25, 32, 96; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бірлік көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Қойшыбаев көшесі № 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20, 21, 22, 23, 24, 25, 26, 28, 30, 34, 38, 40, 54, 58, 60, 62, 64, 68, 70, 72, 187; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ертөстік көшесі № 1, 3, 5, 6, 6/1, 8, 9, 10, 11, 13, 14, 15, 16, 20, 21, 24 , 27, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Достық көшесі № 1, 1/1, 2, 2/3, 2/4, 3, 3/1, 4, 4/1, 4/2, 5, 6, 6/1, 7, 8, 8/1, 9, 10, 10/1, 10/2, 11, 12, 12/1, 12/2, 14, 14/2, 16, 16/1, 18, 19, 21, 23, 24, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 55/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Еңбекші көшесі № 3, 6, 7, 9, 10, 13, 15, 20, 21, 22, 26, 28, 30, 48, 56/1, 88; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ш. Қалдаяқов көшесі № 8, 10, 11/1, 16, 18, 27, 29, 31, 35, 47, 55, 59, 61, 63, 65, 67, 179, 189, 194; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Т. Нұқаев көшесі № 2, 4, 7, 8, 10/1, 10/2, 24, 28, 30/1, 31, 64, 77; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Мұхамеджанова көшесі № 3, 5, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      И. Омаров көшесі № 1, 3, 8, 13, 17, 20, 20/1, 21, 22, 22/1, 23, 25, 28, 29, 32, 34, 36, 40, 43/1, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коммунальная көшесі № 1, 1/1, 1а, 2, 3, 3/1, 3/2, 4, 5, 5/1, 6, 7, 8, 8/1, 8/2, 8/7, 9, 9а, 9/2, 10, 10/1, 10/2, 11, 12, 12/1, 12/2, 13, 14, 14/1, 14/2, 15, 15/4, 16, 17, 17/1, 17/2, 18, 19, 19/2, 19а, 19б, 20, 21, 23/1, 23/2, 44, 54а, 72а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мелиораторлар көшесі № 1, 1а, 1б, 1/1, 1/2, 2, 2а, 2/1, 2/2, 3/1, 3/2, 3/3, 4, 4а, 4/1, 4/2, 5, 5а, 5/1, 6, 6а, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 8/4, 8/5, 9, 10, 10а, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/1, 12/2, 13, 13а, 13/1, 13/2, 14, 14а, 14б, 14/1, 14/2, 14/3, 15, 15/1, 16, 17, 17а, 17/1, 17/2, 18, 20, 20а, 20б, 20/2, 22, 24, 25, 25/1, 26, 27, 28, 28/1, 32, 34/3, 35, 36а, 37, 37/1, 38, 39, 40, 41/1, 43, 44, 45а, 46, 46/1, 47, 47/1, 53, 55, 56, 67, 71, 75, 82, 86, 87, 88, 89, 89/1, 90, 91, 92, 94, 96, 97, 98, 99а, 99б, 100, 101, 102, 103, 104, 105, 107, 108, 110, 113, 115, 116, 117, 118, 118/2, 119, 120, 123, 134, 135, 140, 141, 142, 144, 145, 146, 148, 149, 150, 151, 152, 156, 158, 162, 163, 164, 170/1, 174, 181, 187, 188, 192, 195, 198, 200, 203, 205, 207, 208, 212, 213, 217, 218, 220, 221, 222, 223, 225, 226, 231, 232, 239, 240, 241, 242, 243, 244, 245, 246, 248, 250, 252, 254, 258, 259, 260, 266, 267, 269, 270, 271, 272, 273, 274, 276, 278, 280, 284, 285, 292, 293, 294, 296, 301, 302, 310, 311, 313, 314, 316, 317, 318, 324, 325, 326, 328, 330, 343, 345, 348, 352, 357, 364, 369, 371, 374, 397, 335, 351, 353, 358, 360, 368, 372, 373, 379, 381, 382, 384, 385, 387, 392, 397, 398, 401, 402, 402/1, 403, 407, 409, 410, 412, 413, 414, 416, 419, 421, 423, 424, 425, 426, 447, 449, 451, 452, 455, 457, 459, 460, 462, 463, 464, 466, 468, 469, 471, 473, 474, 476, 480, 482, 488, 489, 496, 497, 498, 504, 509, 509/1, 515, 516, 518, 521, 534, 588, 589, 631, 637, 638, 639, 640, 641, 643, 647, 648, 652, 657, 660, 663, 664, 676, 689/1, 693, 711, 712, 713, 714, 715, 716, 718, 719, 720, 723, 727, 731, 771, 772, 774, 795, 796, 798, 799, 801, 805, 806, 809, 820, 952, 957, 820; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңажол көшесі № 1, 3, 4, 8, 9, 10, 11, 12, 15, 16, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 57, 58, 59, 61 62, 64, 65, 67, 68, 69, 75, 76, 80, 84, 86, 88, 92, 102, 110, 817, 819;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Саламат көшесі № 1, 7/, 7/1, 14, 16, 17, 17/1, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Серпін көшесі № 7, 9, 15, 22, 26, 30, 31/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қанағат көшесі № 4, 6, 19, 23, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балауса көшесі № 2, 9, 13, 26.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 31 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="349"/>
+        <w:t xml:space="preserve"> № 54 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: М. Горький көшесі, 11а, Өскемен қаласы әкімдігінің "Самғау" мәдени қызметті және жаппай спортты дамыту орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 70-11-37. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z363" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Меновное ауылы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зеленый тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 17, 18, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комсомольский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кооперативный тұйық көшесі № 1, 3, 4, 5, 6, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22-1, 23, 27/2, 29, 29/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пионерский тұйық көшесі № 1, 2, 3, 4, 6, 7, 8, 9, 11, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сельский тұйық көшесі № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Талас тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 23, 25, 25-1, 25-2, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоссейный тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24б, 24/1, 30, 30-1, 30-2, 32, 32/1, 32/2, 34, 34/1, 34/2, 35, 36-1, 36-2, 38/1, 38/2, 38/3, 40/1, 40/2, 40/3, 42/1, 42/3, 44, 44/1, 44/2, 44/4, 44/5, 46/1, 44/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жерехов көшесі № 1, 1а, 2, 2/1, 3-1, 3-2, 4, 4-1, 4-2, 5, 6, 7, 8, 10, 13, 13/1, 15, 17, 19, 21, 23, 25, 29, 31, 35, 37, 40а, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жүнісова көшесі № 1б, 2, 3, 4, 5, 5/16, 7, 8, 9, 10, 11, 12, 13, 14, 15-1,15-2, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 35, 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кузнечная көшесі № 1, 2, 3, 4, 4б, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 13а, 13б, 13/1, 14, 15, 16, 17, 17/1, 17/2, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60а, 60/1, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 79, 79б, 80, 81, 83, 84, 85, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М. Горький көшесі № 1, 2, 3, 4, 5, 5а, 5б, 6, 8, 9/3, 10, 11, 11б, 11в, 11 г, 11д, 11/1, 11/2, 11/4, 11/5, 11/7, 11/8, 11/9, 11/10, 12, 13, 14, 14/1, 15, 15-1а, 16, 18, 19, 20, 21/1, 21/2, 22, 23, 24, 25, 26, 27/1, 27/2, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 46а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адольф Янушкевич көшесі № 1, 1/1, 2, 2а, 3, 4, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 28, 33, 35, 36, 37, 37а, 38, 38а, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54/1, 54/2, 54в, 55, 56, 57, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 72а, 73, 73а, 74, 74а, 75, 76, 76б, 77, 78, 78а, 79, 80, 80а, 81, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 102а, 104, 106, 106-2, 108, 108/1, 108/2, 110, 110-2, 111, 112, 112-1, 113, 114, 114-1, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Музейная көшесі № 2а, 2/1, 2/2, 6, 8, 10, 12, 14, 16, 22, 30, 41, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Школьная көшесі № 1, 1а, 1б, 1в, 1/1, 2, 3, 4, 4/2, 5, 6, 7, 7а, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 66, 66а, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 92, 94, 94а, 94-1, 94-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шмаков көшесі № 1, 1/2, 1/3, 1/4, 1/5, 2, 2а, 3, 3а, 3б, 3/15, 5а, 7, 9, 9Б, 11, 11а, 11Б, 12, 13-1, 13-2, 14, 15, 15а, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ярославская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10-2, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/а, 22, 24, 25, 25/а, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 79, 81, 83, 84, 85, 89, 91, 91/б, 93, 97, 99, 99/1, 101, 103, 103а, 103/1, 103/2, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 196.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 32 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="355"/>
+        <w:t xml:space="preserve"> № 55 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Самсоновка ауылы, Шығыс Қазақстан облысы денсаулық сақтау басқармасының "№ 1 алғашқы медициналық-санитариялық көмек" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 57-44-79.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самсоновка ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Береговая көшесі № 1, 2, 2/1, 2-2, 2-3, 3, 3/1, 4, 5, 6, 7, 8, 8а, 8-2, 9, 9/2, 9/4, 10, 11, 12, 14, 14а, 15, 15/1, 15/1-1, 15/1-2, 16, 17, 17/1, 17-1, 17-2, 20, 20а, 22, 25, 25/3, 25-2, 25-3, 29, 31, 35, 40, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Набережная көшесі № 14а, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өркен көшесі № 1, 1-1, 1-2, 1-3, 1-4, 2-1, 2-2, 4, 13, 14, 15, 17, 22, 23, 37, 37-2, 39, 39-1, 39-2, 42, 42-2, 42-4, 43, 43-1, 43-2, 43-4, 43а, 43а-2, 174; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоссейная көшесі № 1-1, 1-2, 1а-2, 2-2, 3-1, 3-2, 5, 6, 6/1-1, 6/1-2, 6/2, 8, 8/1, 8/2, 10, 10/1, 10-1, 13, 14, 18, 19, 22, 28, 34, 40, 42, 42а, 44-1, 44-2, 46, 52, 55, 56-1, 56-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Степная көшесі № 1, 1/1-1, 1/1-2, 2а, 2-1, 2-2, 2/1, 3, 3-2, 4, 5, 8/1, 9, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральная көшесі № 1-1, 1-2, 2, 2/1, 2/3, 3-1, 4-1, 4-2, 5-1, 5- 2, 6, 7, 9/1, 11, 13, 12, 12/1, 14, 15, 18, 22, 34, 40, 42, 42а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нижняя көшесі № 4/1, 6, 8, 10, 11, 11/1, 12, 15, 14, 16, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Южная көшесі № 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солнечная көшесі № 1а-2, 5-1, 8/1, 8-2, 14-1, 14-2, 16-2, 37-2, 39-2, 42-3, 42-4, 43-4, 45-1, 45-2, 52-1, 52-2, 55-1, 55-2, 56-2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арғымақ көшесі № 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айнакөл көшесі № 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдырған көшесі № 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серпер көшесі № 44;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еділ көшесі № 79;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жайық көшесі 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наурыз көшесі 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1, 1/5, 2, 3, 5, 7, 8, 10/4, 11, 12, 13, 14, 20а, 29, 31/3, 31/4, 32, 35, 39, 39/1, 39/2, 40/1, 42, 42а, 52, 81, 81а, 89, 101, 102, 104, 108, 115, 116, 117, 118, 130, 557 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мостовик", "Статистик", "Кооператор", "Домостроитель", "Луч", "Мелиоратор", "Южный", "Ветерок", "Просвещенец", "Автосервис", "Вишневый сад", "Кремневка", "Газовик", "Дачи СЦК", "Родник МСЧ" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 33 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z371" w:id="361"/>
+        <w:t xml:space="preserve"> № 56 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ново-Троицкое ауылы, Школьная көшесі, 4, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Ново-Троицк негізгі орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 29-69-06.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z375" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ново-Троицкое ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожная көшесі № 1-1, 1-2, 2-1, 2-2, 3-1, 3-2, 4, 4а, 4/1, 4/2, 4-4, 5-1, 5-2, 6-2, 8, 9-1, 10/1, 11, 11/1, 12-1, 12-2, 13-1, 13-2, 14, 14/1, 14-2, 15, 15-2, 16, 17-2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кузнечная көшесі № 4, 8, 8а, 10, 12, 14, 16, 18, 20, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Набережная көшесі № 2, 3, 4, 5, 5/3, 7, 8, 8а, 8/1, 8/2, 8/3, 8/5, 8/4, 8/6, 8/7, 9, 9а, 9/2, 9/5, 10, 11, 12, 13, 14, 15, 16, 17, 19, 19/1, 19/2, 19/4, 19/6, 20, 20-1, 21, 21/1, 23, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нижняя көшесі № 1, 1а, 1/1, 2, 5, 7, 11, 13, 17, 19, 21, 23, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральная көшесі № 1, 1а, 1б, 2, 2а-1, 2б-1, 2б-2, 3, 4-1, 4-2, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27-2, 28, 29, 30, 33, 34, 35, 36, 37, 39, 40, 41, 43, 46, 47, 48, 50, 51, 52, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Школьная көшесі № 1-1, 1-2, 2, 2-1, 2-2, 4-1, 4-2, 7, 9, 10, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Верхняя көшесі № 2, 2/2, 3, 4, 5-1, 5-2, 6, 7-2, 8, 9-1, 9-2, 10, 11-1, 11-2, 13, 15, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 34/1, 36, 38/1, 42, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дачи Комитета охраны природы", "Залив-1", "Залив-2", "Ермак", "Ермак-2", "Электрон", "Логос" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 35 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z377" w:id="367"/>
+        <w:t xml:space="preserve"> № 57 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ново-Ахмирово ауылы, № 7, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Ахмер орта мектебі" коммуналдық мемлекеттік мекемесі, телефон 55-21-68.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z380" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа-Ахмер ауылы № 1, 1/2, 1/6, 2, 2/2, 3, 4, 5, 6, 8, 8/1, 9, 10, 11, 12, 14, 15, 17, 18, 19, 21, 25, 27, 28, 38/2, 42, 43, 53, 55, 70, 116, 129, 131, 156/3, 156/20, 277, 585, 686, 689, 691, 698, 709, 715, 717, 784, 785, 791, 809, 819, 820, 822, 843, 857, 863;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бурабай көшесі № 1, 2, 3, 4, 5, 6, 8, 9, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшқоңыр көшесі № 12, 12/2, 13, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Звездный-1", "Металлург-5", "Подснежник-2", "Аграрник" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 36 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="372"/>
+        <w:t xml:space="preserve"> № 64 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Лермонтов көшесі, 50, Шығыс Қазақстан облысы білім беру басқармасының "Өскемен көпсалалы технологиялық колледжі" коммуналдық мемлекеттік мекемесі, телефоны 75-39-52.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шолохов көшесі № 3, 7, 9, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Евгений Брусиловский көшесі № 16, 18, 20, 22, 24, 26, 28, 46, 48, 48а, 50, 52, 54, 55, 56, 57, 58, 59, 60, 61, 62а, 63, 65, 66а, 67, 68, 69, 70, 70а, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 84, 85, 86, 87а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калинин көшесі № 1, 3, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 15а, 16, 17, 17а, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Борис Александров көшесі № 6, 6а, 8, 10, 10а, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 30а, 31, 32, 32а, 33, 36, 37, 40, 41, 47, 49, 51, 52, 54, 55, 56, 57, 58, 60, 62, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81а, 82, 85, 85а, 87, 91, 93, 97, 101, 103, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лермонтов көшесі № 1, 1б, 2, 3, 3а, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 14/1, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 37, 40, 42, 42а, 49, 51, 53, 55, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Степан Разин көшесі № 1, 2, 3, 4, 5, 5а, 6, 7, 7а, 8, 8а, 9, 10, 10а, 11, 13, 14, 15, 16, 17, 19, 20, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Арна көшесі № 7, 13, 13а, 15, 17, 18, 19, 19а, 20, 20а, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 30, 32, 34, 36, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тихая көшесі № 13/1, 15, 17, 19, 21, 23, 25, 27, 29, 33, 35, 35а, 37, 39, 41, 43, 45, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 4, 4/1, 10а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай даңғылы № 14, 16, 18/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұзтау көшесі № 2, 3, 4, 6, 8, 10, 14, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тимирязев көшесі № 1, 3, 5, 10, 11, 13, 15а, 16, 18, 20, 21, 22, 26, 30, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лысенко көшесі № 3, 8, 10, 11, 13, 14, 14а, 15, 16, 17а, 17/1, 17/2, 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Авиационный тұйық көшесі № 3, 5, 7, 8, 8б, 10, 11, 12, 12а, 13, 13/2, 14, 16, 17, 18, 20, 20а, 21, 23, 24, 24а, 25, 27, 29, 29а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ростов тұйық көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Саратов тұйық көшесі № 3, 4, 5, 6, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-ші Богдан Хмельницкий тұйық көшесі № 17, 18, 19, 20, 21, 22, 23, 24, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-ші Богдан Хмельницкий тұйық көшесі № 8, 10, 12, 14, 16, 16а, 17а, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-ші Богдан Хмельницкий тұйық көшесі № 2, 4, 6, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 36, 37, 38, 39, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Карагандинский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заливной тұйық көшесі № 1, 3, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Балтийский тұйық көшесі № 3, 4, 5, 6, 7, 8, 9, 37, 40. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 37 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z386" w:id="376"/>
+        <w:t xml:space="preserve"> № 65 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Абай даңғылы, 10, Шығыс Қазақстан облысы білім басқармасының "Өскемен қызмет көрсету саласы колледжі" коммуналдық мемлекеттік мекемесі, телефоны 70-19-34.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z392" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борис Александров көшесі № 1, 1/1, 3, 8/1, 8в/1, 8в/2, 8/5, 8/12, 11, 11а, 14б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дельта-1", "Искра" гараж иелерінің тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 38 сайлау учаскесі </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="383"/>
+        <w:t xml:space="preserve"> № 66 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Абай даңғылы, 5в, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 9 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 75-09-65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай даңғылы № 1, 1/3, 1/5, 1/7, 1/9, 1/11, 1/13, 1/15, 3, 5, 5/1, 5/2, 7, 13, 13/1, 13/2, 15, 17, 21, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Космическая көшесі № 10/1, 10/2, 10/3, 10/4, 10/5, 14/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Борис Александров көшесі № 14а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Михаэлис көшесі № 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 67 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Нұрсұлтан Назарбаев даңғылы, 30/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 34 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 76-60-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Космическая көшесі № 10, 12, 12/2, 12/3, 14, 14/1, 14/3, 16, 21, 21/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Михаэлис көшесі № 3, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 68 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Нұрсұлтан Назарбаев даңғылы, 30/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 34 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 76-60-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 20, 22, 24, 24/1, 26, 26/1, 28, 30, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Космическая көшесі № 3, 3/1, 4, 5, 5/1, 6, 7, 8, 9, 11, 13, 15, 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 69 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Абай даңғылы, 5в, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 9 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 75-09-65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 2, 6, 8, 10, 12, 12/1, 12/2, 14, 14/1, 14/2, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Космическая көшесі № 4/1, 6/1, 8/1, 8/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Достоевский көшесі № 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краснознаменный тұйық көшесі № 11, 13, 15, 17, 19, 21, 35, 37, 37а, 39, 41, 43, 44, 45, 47, 51, 55, 57а, 59а, 61.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 70 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Әміре Қашаубаев көшесі, 7, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Құмаш Нұрғалиев атындағы № 43 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 76-82-49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 1, 3, 3/1, 5, 5/1, 7, 7/1, 7/2, 7/3, 9, 9/2, 11, 11/1, 11/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әміре Қашаубаев көшесі № 1, 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана көшесі № 4, 6, 6/1, 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 71 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Әміре Қашаубаев көшесі, 7, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Құмаш Нұрғалиев атындағы № 43 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 76-82-49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Астана көшесі № 8/2, 10, 12, 12/1, 14, 14/1, 16, 16/1, 18, 18/1, 20, 20/1, 22, 22/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әміре Қашаубаев көшесі № 5, 9, 9/1, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 72 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Потанин көшесі, 25/2, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 10 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, телефон 76-69-01. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Астана көшесі № 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әміре Қашаубаев көшесі № 4, 6, 8, 10, 12, 14, 16, 18, 18/1, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потанин көшесі № 13, 15, 17, 19, 21, 23, 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 73 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Әміре Қашаубаев көшесі, 30/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 12 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, телефоны 76-71-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әміре Қашаубаев көшесі № 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана көшесі № 30, 32, 32/1, 34, 34/1, 34/2, 36, 36/1, 36/2, 38, 38/1, 60/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потанин көшесі № 31/1, 45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 74 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Дәулет Серікбаев көшесі, 19, "Дәулет Серікбаев атындағы Шығыс Қазақстан техникалық университеті" коммерциялық емес акционерлік қоғамы, телефоны 54-02-85. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Потанин көшесі № 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәулет Серікбаев көшесі № 19а, 23, 23/1, 23/2, 27, 29, 33, 35, 39, 41, 43, 45, 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 75 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Дәулет Серікбаев көшесі, 5, Шығыс Қазақстан облысы білім басқармасының "Өскемен жоғары политехникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 54-06-03.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Потанин көшесі № 8/10, 16, 18, 27, 27/1, 27/2, 29, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәулет Серікбаев көшесі № 1/1, 1/2, 3, 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 76 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: 30-шы Гвардиялық дивизиясы көшесі, 44, Шығыс Қазақстан облысы білім басқармасының "Өскемен медициналық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 54-09-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30-шы Гвардиялық дивизиясы көшесі № 38, 40, 42, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Виноградов көшесі № 5, 6, 8, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карбышев көшесі № 22, 26, 28, 30, 32, 34, 36, 38, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 77 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қанипа Бітібаева көшесі, 12, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 37 көпбейінді орта мектебі", телефоны 55-11-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Виноградов көшесі № 12, 12/1, 16, 16/1, 18, 19, 20, 21, 22, 23, 25, 27, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Асар көшесі № 42, 44, 46, 48, 50, 52, 66, 68, 72, 74, 76, 76/2, 78, 80.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 78 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ю.Уәлиев көшесі, 6, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 48 мектеп-қосымша білім беру орталығы" коммуналдық мемлекеттік мекемесі, телефоны 70-20-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көкжал Барақ көшесі № 13, 13/1, 13/2, 20, 22, 22/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазыбек би даңғылы № 5, 5/1, 5/2, 5/3, 7/1, 7/2, 7/3, 7/4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 79 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қанипа Бітібаева көшесі, 1, Шығыс Қазақстан облысы білім басқармасының "Абай атындағы Шығыс Қазақстан гуманитарлық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 54-01-75.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қанипа Бітібаева көшесі № 2б, 3, 4, 4а, 5, 6, 6а, 8, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30-шы Гвардиялық дивизия көшесі № 16, 18, 20, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 19, 21, 23, 23/1, 23/2, 25/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-ші Набережная көшесі № 47, 49, 53, 55, 57, 59, 61а, 63, 65, 67, 69, 69а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 80 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қанипа Бітібаева көшесі, 12, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 37 көпбейінді орта мектебі" коммуналдық мемлекеттік мекемесі, телефон 55-11-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 27, 27/1, 27/2, 27/3, 29, 29/1, 29/2, 29/3, 31, 31/1, 31/3, 33, 35, 35/1, 35/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қанипа Бітібаева көшесі № 14, 16, 16/а, 18, 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 81 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Дмитрий Менделеев көшесі, 6, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 29 қосымша білім беретін мектеп-орталығы" коммуналдық мемлекеттік мекемесі, телефон 52-09-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белинский көшесі № 35, 35/а, 37, 40, 42, 44, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 155, 157, 157/1, 159, 161, 161а, 163, 165; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 46, 46/1, 46/2, 46/3, 48, 50, 52, 54, 56, 58, 58/1, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жақсылық Үшкемпіров көшесі № 59/1, 61, 63, 65, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дмитрий Менделеев көшесі № 1, 4, 5, 7, 8, 8а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 82 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Алматинская көшесі, 54, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Ахмет Байтұрсынов атындағы № 20 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 75-17-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алматинская көшесі № 50, 52, 56, 58, 60, 71, 72, 77; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тимирязев көшесі № 178а, 179, 179в, 180, 181, 182, 183, 185; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Михаэлис көшесі № 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Студенческий тұйық көшесі № 1, 2, 3, 4, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 83 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Усть-Каменогорская көшесі, 11, Шығыс Казақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Мұхамет Шаяхметов атындағы № 23 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-00-87.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағдат Шаяхметов көшесі № 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бобровская көшесі № 1, 2, 3, 4, 6, 6/1, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тенистая көшесі № 1, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 32, 32/2, 34, 36, 38, 40, 42, 44, 46, 48, 50, 119, 291, 292; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тепличная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 20, 21, 22, 24, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 50, 52, 55, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 105; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цветочная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 10 ,11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 32, 32/1, 34, 36, 41, 42, 43, 45, 46, 48/1, 52, 56, 58, 62, 63, 65, 66, 67, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Родниковая көшесі № 1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/2, 11, 22, 30, 31, 32, 38, 39, 45, 80, 81, 82, 83, 86, 88а, 89, 90, 92, 93, 94, 95, 96, 98, 188; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Родниковый тұйық көшесі № 7, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рябиновая көшесі № 9, 10, 14, 15, 16, 75; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Васильковая көшесі № 67, 69, 69а, 70, 71, 72, 73, 74, 78, 106, 107, 108, 114, 243, 250, 251, 267;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ертіс көшесі № 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяхат көшесі № 2, 6, 7, 8, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самұрық көшесі № 2, 4, 6, 7, 8, 9, 10, 12, 12/1, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Титан", "Восточник-5", "Восточник-6" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 84 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: 30-шы Гвардиялық дивизиясы көшесі, 4, Шығыс Қазақстан облысы білім басқармасының "Халық әртістері ағайынды Абдуллиндер атындағы Шығыс Қазақстан өнер колледжі" коммуналдық мемлекеттік кәсіпорны, телефоны 76-74-50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30-шы Гвардиялық дивизия көшесі № 6/1, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 34, 34/1, 36, 36/2, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Михаэлис көшесі № 7, 9, 15а, 17, 19, 19/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тимирязев көшесі № 179а, 179б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 86 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Тимирязев көшесі, 177, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 11 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 22-20-82.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 143, 143/1, 145, 145/1, 147, 147/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Михаэлис көшесі № 11, 13, 15, 16, 18, 18/1, 20, 20/1, 22, 22/1, 24, 26, 26/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тургенев көшесі № 2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 6, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 14, 15, 16а, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 26, 27, 31, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Смирнов көшесі № 2, 2а, 3, 4, 5, 5а, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берел көшесі № 1, 1а, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 14, 16, 16а, 18, 20, 22, 24, 26, 28, 30, 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 87 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Шәкәрім даңғылы, 89, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Зәки Ахметов атындағы № 16 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 60-89-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Михаэлис көшесі № 2, 4, 4/1, 6, 8, 8/1, 8/2, 10/1, 12/1, 14, 14/1, 16/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 79, 87, 90в, 91, 93, 95, 95/1, 96, 96/2, 97, 98; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калинин көшесі № 67, 73а, 75, 76/1, 83, 85, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Александр Затаевич көшесі № 3, 4, 5, 6, 7, 9, 10, 12, 14, 19, 27, 72А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Советский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Киевская көшесі № 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 14, 16, 18, 19, 20, 20а, 22, 23, 24, 25, 26, 27, 28, 29, 29/2, 30, 31, 32, 33, 34, 35, 35а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 61а, 62, 63, 63а, 64, 65, 66; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чапаевский тұйық көшесі № 1/2, 2, 2/1, 3, 4, 4/3, 5, 6, 7, 8, 8/2, 9, 10, 10/1, 11, 12, 13, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 88 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қаныш Сәтпаев даңғылы, 82/8, Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық үстел теннисінен мамандандырылған балалар-жасөспірімдер олимпиадалық резерв спорт мектебі" коммуналдық мемлекеттік мекемесі, телефоны 50-52-20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жібек жолы көшесі № 3, 5, 7, 9, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев даңғылы № 72, 74, 84/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ілияс Есенберлин даңғылы № 43, 43/1, 46, 50, 52, 56, 58, 60, 62, 66, 68, 70, 72, 76, 80, 90, 92, 92А. 94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1192 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Базовая көшесі, 4а, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 50 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефоны 50-50-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев даңғылы № 55/1,53/8, 55/2, 55/3, 55/5, 55/6, 55/7, 55/8, 55/9, 55/10, 55/11, 55/12, 55/13, 57, 57/1, 57/2, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энтузиастар көшесі № 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1193 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Базовая көшесі, 4а, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 50 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефоны 50-50-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Базовая көшесі № 2/2, 2/3, 2/4, 2/5, 2/6, 2/7, 4, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1194 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ю.Уәлиева көшесі, 5/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 40 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефоны 40-11-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әл-Фараби даңғылы № 2/1, 2/2, 4, 4/2, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазыбек би даңғылы № 1, 1А, 1Б, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ю.Уәлиева көшесі № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжал Барақ көшесі № 19, 19/1, 24, 24/1, 24/2, 24/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 90 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бажов көшесі, 7, "Сәрсен Аманжолов атындағы Шығыс Қазақстан университеті" коммерциялық емес акционерлік қоғам, телефоны 75-26-49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алматинская көшесі № 1, 1а, 2, 3а, 3б, 4, 4а, 7, 8, 8а, 9, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 150, 150/1, 152, 160, 162; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тюленин көшесі № 3, 3а, 5, 6, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Киевская көшесі № 70, 72, 72а, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 92а, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 123, 123а, 123б, 124, 125, 126, 127, 127а, 128, 129, 129б, 130, 131, 132, 133, 136; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панкратьев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 8/2, 10/2, 14/2, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26/1, 26/2, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 39, 41, 132, 133, 134, 135, 136, 138, 140, 142, 144, 146, 148, 148а, 150, 152, 152а, 154; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чернов көшесі № 1, 3, 3/1, 3/2, 4, 4/1, 4/2, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 10, 10/1, 11, 12, 12/1, 12/2, 13/1, 13/2, 14, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 22, 23, 24, 24/1, 24/2, 25, 26, 26/а, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 37/1, 37/2, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73/1, 74/1, 74/2, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 96, 97, 98, 99, 100, 101, 103, 105, 107, 111, 113, 115, 117, 119, 121, 123, 125, 129, 131, 135, 137, 139, 141, 147, 149, 151, 155, 191; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 1, 1/3, 1/5, 1/7, 1/9, 1/11, 1/13, 1/15, 31, 33, 34Б, 35, 36, 37, 39, 40, 49, 51, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тургенев тұйық көшесі № 22, 24, 26, 34а, 34б, 36, 38, 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Краснознаменная көшесі № 1, 1/2, 2/1, 3, 3/2, 4, 4/1, 4/2, 5, 6, 6/1, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 12, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 32, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Агеев тұйық көшесі № 2, 4, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 26, 27, 28, 28а, 29, 30, 32, 34, 44, 45, 46, 50, 52, 65, 69, 73а, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 104, 104/1, 105, 106/1, 106/2, 107, 109, 111, 113; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белинский көшесі № 1, 3, 5, 7, 9, 11, 11А, 15А;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Челябинский тұйық көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12а, 13, 14, 15, 15а, 18, 19, 19а, 20, 21, 25, 27, 28, 29а, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жақсылық Үшкемпіров көшесі № 1, 3, 4, 5, 6, 11, 12а, 13, 15, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Столбовой тұйық көшесі № 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 25, 41, 43, 45, 47, 49, 51, 53, 55, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дорожный тұйық көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гастелло көшесі № 5,6,10,12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калинин көшесі № 5, 6, 8, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Куйбышев көшесі № 51, 52, 54, 55, 56, 57, 58, 59, 60, 65, 67, 73а, 75, 83, 85, 88, 88/1, 90, 92, 94; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ново-Рабочая көшесі № 1, 3, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Промышленная көшесі № 4, 5, 7, 9, 10, 10а, 11, 12, 13, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чистяков көшесі № 1, 3, 5, 6, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шолохов көшесі № 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Свинцовая көшесі № 2, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Профтех" гараж иелерінің тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 91 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жақсылық Үшкемпіров көшесі, 3а, Өскемен қаласы әкімдігінің "Самғау" мәдени қызметті және жаппай спортты дамыту орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны, телефоны 52-46-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 57, 59, 61, 63, 65, 65а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белинский көшесі № 2, 4, 6, 8, 10, 12, 22а, 22б, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Покрышкин көшесі № 2, 2/2, 3, 3а, 5, 7, 7а, 8, 9, 10, 11, 12, 12/1, 12/2, 13, 14, 15, 16, 17, 19, 19а, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жақсылық Үшкемпіров көшесі 2, 7, 8, 9, 10, 12, 12/1, 12/2, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24/1, 24/2, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49, 51, 53, 54, 56, 58, 60, 62; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Планетный тұйық көшесі № 1, 3, 5, 7, 9, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Краснознаменная көшесі № 39, 58, 60, 62, 64, 66, 68, 71, 73А, 76, 78, 80, 101А, 117а, 117б, 117д, 117е, 117ж, 119, 121, 123, 125а, 127а, 129а, 131, 133, 135, 137; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гоголь көшесі № 3, 9, 11, 13, 15, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чернов көшесі № 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 93, 94, 95, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 151, 155, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Свердлов көшесі № 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 7а, 8, 9, 9а, 12, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 27, 28, 30, 32, 32а, 34, 36, 38, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Стахановский қимасы № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киевская көшесі № 139а, 141, 143, 145, 146, 147, 148, 149, 150, 151, 152, 152А, 153, 156а, 158, 160, 162, 164.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 93 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Гоголь көшесі, 28, Шығыс Қазақстан облысы білім басқармасының "Арнайы мектебі" коммуналдық мемлекеттік мекемесі, телефоны 52-09-37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 167, 168, 169, 170, 171, 174, 183, 188, 192; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Металлургтер көшесі № 4, 8, 16, 18, 20, 22, 22А, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 78, 84; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Литвинов көшесі № 2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 5/1, 5/2, 6, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 9/1, 9/2, 10, 10а, 11, 11/1, 12, 13, 14, 15, 16, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чернов көшесі № 118, 126, 175, 177, 179, 181, 183, 185, 187/1, 187/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Краснознаменная көшесі № 92, 94, 96, 97, 98, 100, 102, 104, 149а, 155, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Добролюбов көшесі № 3, 5/1, 5/2, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13, 14, 16/1, 16/2, 17, 18, 19, 20/1, 20/2, 22, 23, 25, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 81, 83, 85, 87, 89, 91/1, 93, 93/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочая көшесі № 52, 54, 56, 60, 62, 64, 66, 66а, 68, 68а, 70, 72, 74, 78, 78а, 80, 82, 84, 86, 88, 88а, 88б, 88в, 96; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заводская көшесі № 82, 83, 84, 85, 86, 87, 88, 89, 90, 92, 92а, 99, 101, 103, 105, 107, 109, 111, 113, 115, 115а, 117, 119, 119а, 121, 123, 125, 125а, 127а, 130, 132, 132а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Омская көшесі № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 94 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Гоголь көшесі, 28, Шығыс Қазақстан облысы білім басқармасының "Арнайы мектебі" коммуналдық мемлекеттік мекемесі, телефоны 52-09-37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 62, 64, 64/1, 66, 70, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шәкәрім даңғылы № 177, 182; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Металлургтер көшесі № 9, 11, 13, 15, 19, 21, 23, 25, 27, 29, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гоголь көшесі № 2, 4, 4а, 6, 8, 10, 12, 14, 18, 20, 22, 24, 26, 32, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чернов көшесі № 116, 120, 122, 124, 163, 165, 167; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Краснознаменная көшесі № 86, 86а, 88, 90, 143, 145, 147, 149; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 73, 75, 77, 79; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фадеев көшесі № 2, 3, 3/1, 4, 4/1, 5, 5/2, 6, 6/2, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочая көшесі № 19, 21, 22, 23, 24, 30, 34, 36а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заводская көшесі № 11, 13, 15, 17, 19, 23, 30, 34, 38, 40, 44, 46, 48, 50, 52, 54, 60, 62, 64, 66, 67, 69, 69а, 70, 72, 74, 78, 79, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь көшесі № 21, 23, 25, 27, 29, 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 95 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Көкжал Барақ көшесі, 8/2, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 46 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 74-24-93.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжал Барақ көшесі № 2, 2/1, 2/2, 4, 4/2, 6, 7/1, 7/2, 12/1, 14/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазыбек би даңғылы № 9/1, 9/2, 9/3, 9/4, 9/6, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әл-Фараби даңғылы № 42/1, 42/2, 42/3, 44, 46, 49, 83, 87/1, 91, 97/1, 97/2, 101, 103/1, 119.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 96 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Гагарин бульвары, 8, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 7 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 52-29-78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 39, 41, 41/1, 41/А, 43, 45, 47, 49, 49/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Стахановская көшесі № 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин бульвары № 6, 6в, 6/1, 6/2, 7, 9, 11, 13, 15, 17, 17/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 97 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Көкжал Барақ көшесі, 8/2, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 46 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 74-24-93.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ілияс Есенберлин даңғылы № 2/2, 4, 4а, 4/1, 4/2, 5/1, 6, 6а, 6/1, 6/2, 8, 8/2, 9, 9/2, 9/3, 9/4, 10/1, 11, 11/2, 11/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-тұрғын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 17/1, 21, 51/1, 56/1, 63/1, 69/1, 152, 160/1, 637 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-тұрғын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 477, 478, 481, 491, 541, 542 жер телімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 99 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Добролюбов көшесі, 44, Өскемен қаласы әкімдігінің "Үлбі" қалалық тұрғындарға әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі, телефоны 77-26-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 51, 51/1, 53, 53/1, 53/2, 55, 55/1, 57, 61/1, 61/2, 61/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Добролюбов көшесі № 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 45/1, 47, 49, 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Машуков көшесі № 2, 2а, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 34, 35, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микоян көшесі № 29, 31, 31а, 31/1, 33, 35, 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 100 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Гагарин бульвары, 8, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 7 орта мектебі" коммуналдық мемлекеттік мекемесі, телефон 52-29-78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин бульвары № 10, 10/1, 12, 12/1, 14, 18, 18/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Микоян көшесі № 8, 10, 10/1, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Добролюбов көшесі № 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Беспалов көшесі № 51/1, 53, 55, 57, 57/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 101 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Гагарин бульвары, 24, Өскемен қаласы әкімдігінің "Оралхан Бөкей атындағы орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесінің № 2 кітапхана-филиалы, телефоны 78-20-77. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гагарин бульвары № 20, 22, 24, 24/1, 26, 26/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Беспалов көшесі № 44, 45, 45/1, 45/2, 45/3, 47, 49, 49/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ломоносов көшесі № 43/1, 43/2, 43/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Петропавловская көшесі № 1, 3, 3а, 5, 7, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карманов көшесі № 2, 4, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 102 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қалихан Ысқақ көшесі, 2а, "Сәрсен Аманжолов атындағы Шығыс Қазақстан университеті" коммерциялық емес акционерлік қоғамы, телефоны 78-28-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Виноградов көшесі № 7, 9, 11, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лиза Чайкина көшесі № 3а, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Севастопольская көшесі № 7, 7/1, 9, 16, 16/1, 16/2, 16/3, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Маяковский көшесі № 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Грузинская көшесі № 13, 15, 17, 17а, 21, 27, 31, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Якутская көшесі № 10, 26, 67, 73, 81, 83, 89, 91, 93, 95, 99, 105, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаумян көшесі № 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 103 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қалихан Ысқақ көшесі, 2/1, Шығыс Қазақстан облысы білім басқармасының "Облыстық мамандандырылған IT-мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 78-28-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гагарин бульвары № 19, 19/1, 19/2, 21, 21/1, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Севастопольская көшесі № 3/1, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маяковский көшесі № 10, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 104 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Севастопольская көшесі, 6, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 15 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 60-96-95. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Севастопольская көшесі № 2, 2/1, 3, 4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қалихан Ысқақ көшесі № 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Маяковский көшесі № 4, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гагарин бульвары № 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ломоносов көшесі № 1, 1а, 1/1, 1/2, 1/3, 1/4, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Речная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карбышев көшесі № 37, 39, 41, 43, 44, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 105 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қалихан Ысқақ көшесі, 2/1, Шығыс Қазақстан облысы білім басқармасының "Облыстық мамандандырылған IT-мектеп-лицейі" коммуналдық мемлекеттік мекемесі, телефоны 77-60-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Барнаульская көшесі № 12, 16, 18, 20, 22, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 45, 47, 49, 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Башиков көшесі № 72, 74, 76, 76/1, 78, 79, 81, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 95а, 96, 97, 99, 101, 103, 105, 107, 109, 111; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Герольд Бельгер көшесі № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Карбышев көшесі № 52, 64, 68, 70, 72, 72а, 73а, 74, 76, 78, 80, 82, 87, 89, 91, 93, 94, 95, 97, 98, 99, 101, 103, 107, 111, 113, 115, 119, 129; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Беспалов көшесі № 1/1, 1/2, 2, 4, 5, 6, 7, 7/1, 7/2, 7/3, 7/4, 8, 10, 12, 12а, 13, 14, 16, 18, 19, 20, 21а, 22, 24, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Петропавловская көшесі № 16, 17, 18, 19, 23, 28, 29, 30, 31, 41, 41а, 42, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Карманов көшесі № 3, 5, 9, 11, 13, 15, 17, 19, 21, 23, 23а, 25, 27, 29, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сухой тұйық көшесі № 1, 3, 5, 6, 7, 7а, 9, 12, 13, 14, 15, 17, 18, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Морозная көшесі № 1, 2, 3, 4, 5, 6, 7, 7а, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалихан Ысқақ көшесі № 28, 30, 31, 32, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73, 74, 79, 81, 83, 85;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Куратов көшесі № 67, 69, 70, 71, 72, 73, 74, 76, 77, 77а, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 92, 94, 96, 98, 100, 102, 102а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Куратов тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Доватор көшесі № 1, 2, 3, 3в, 3г, 4, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28а, 28/1, 28/2, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Владивостокская көшесі № 54, 54/2, 56/2, 56, 58, 58/2, 60, 60/2, 61, 62, 62/2, 63, 65, 66, 67, 68, 69, 69а, 70, 71, 72, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84/1, 85, 86, 87, 88, 89, 90, 92, 94; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Морская көшесі № 2, 3, 4, 5, 5а, 6, 7, 7а, 7б, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Морской тұйық көшесі № 8, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шевченко көшесі № 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 62, 63, 65, 66, 68, 70, 72, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-ші Заречная көшесі № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин бульвары № 32, 34, 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 106 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Добролюбов көшесі, 44, Өскемен қаласы әкімдігінің "Үлбі" халыққа әлеуметтік қызмет көрсететін қалалық аумақтық орталығы" коммуналдық мемлекеттік мекемесі, телефон 77-26-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мостовая көшесі № 1, 3, 5, 5а, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23/1, 25/1, 25-1, 25-2, 27, 27/1, 29, 29а-1, 29а-2, 29/1, 31, 33/1, 35, 35/1, 37/1, 37, 39/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Владивостокская көшесі № 1, 1а, 1б, 2, 2а, 3, 3а, 3б, 5, 6, 6а, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 23, 23а, 23б, 24, 25, 26, 28, 29, 30, 31, 32, 33, 33а, 34, 34/2, 35, 37, 38, 38/2, 39, 40, 41, 42, 42/1, 43, 44, 44/1, 45, 46, 46/2, 47, 48, 48/2, 49, 50, 50/1, 51, 52, 52/1, 53, 53а, 55, 57, 59; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Барнаульская көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Башиков көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 37, 37/1, 37/2, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шевченко көшесі № 1, 3, 4, 5, 5а, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Куратов көшесі № 1, 1а, 1б, 2, 2а, 3, 4, 5, 5а, 5/1, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 31/2, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 55, 55/1, 56, 57, 57а, 58, 59, 59б, 60, 61, 62, 63, 64, 66, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Карманов көшесі № 10, 12, 12а, 14, 16, 18, 20, 22, 22а, 24, 26, 28, 28а, 28б, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Целинная көшесі № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 36, 41, 42, 44, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гурьевская көшесі № 3, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 24б, 25, 26, 27, 29, 37, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-ші Гурьев тұйық көшесі № 3, 4, 5, 6, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Проектировщик", "Восточник-1", "Восточник-2", "Восточник-3", "Восточник-4", "Алтайский садовод-1", "Металлург-2", "Машиностроитель-1", "Восток", "Энергетик", "Водопроводчик" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 107 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Демьян Бедный көшесі, 26, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 8 орта мектебі" коммуналдық мемлекеттік мекемесі, телефон 53-29-83.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Очистные сооружения көшесі № 1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Актюбинская көшесі № 1, 1/1, 2, 2/2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/2, 39, 40, 40/2, 41, 42, 42/1, 43, 45, 45а, 46, 47, 48, 49, 50, 50а, 50б, 50в, 51, 52, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 62, 61, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74/1, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86а, 87, 88, 89, 90, 91, 92, 93, 93/1, 93/2, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 112, 112а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қалихан Ысқақ көшесі № 88, 94, 96, 98, 100, 102, 104, 106, 107, 107а, 108, 109, 111, 113, 115, 117, 123; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прямая көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Акмолинская көшесі № 1, 2, 2а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 56, 57, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 95, 96, 98, 100, 102, 104, 106, 108, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мостовая көшесі № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 25, 26, 28, 30, 30/1, 30/2, 32, 32/1, 32/2, 34, 34/1, 34/2, 36, 38, 38/1, 38/2, 40/1, 41, 42, 43, 43/1, 45, 45/1, 46, 46/1, 47, 48, 48/1, 49, 49/1, 50, 50/1, 51, 52, 53, 54, 55, 56, 57, 57а, 57/1, 57/2, 58, 58а, 59, 60, 61, 62, 63, 64, 64а, 64/1, 65, 66, 67, 68, 69, 70, 71, 72, 73, 73б, 73/2, 75, 77, 79, 81, 81а, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Целинная көшесі № 55, 57, 59, 61, 63, 65, 65а, 66, 66а, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 78/1, 78/2, 78/3, 79, 80, 81, 82/1, 83, 84, 85, 86, 87, 89, 90/1, 91, 92, 93, 94, 95, 96, 97, 98, 100, 102, 104, 106, 106а, 106/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Курчатов көшесі № 1, 2, 3, 3/1, 4, 5, 5/1, 5а, 6, 7, 9, 9а, 11, 12, 13, 15, 16, 17, 18, 19, 19а, 21, 21а, 23, 25, 26, 27, 29, 30, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Целинный тұйық көшесі № 3, 4, 5, 6, 7, 8, 9, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Демьян Бедный көшесі № 1, 1а, 1б, 2, 2а, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 27, 31, 33, 35, 37, 39, 41, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коминтерн көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 14/2, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 25б, 25/1, 26, 27, 28, 29, 29а, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 42/2, 44, 46а, 46/1, 48, 50, 52, 54, 56, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комаров көшесі № 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 15, 16, 18, 18а, 20, 21, 22, 23, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сафонов көшесі № 3, 6, 8, 10, 11, 12, 14, 21, 22, 23, 25, 26, 26а, 27, 29, 31, 32, 34, 34/1, 34/2, 34/3, 34/4, 34/5, 34/6, 35, 35а, 36/1, 36/2, 36/3, 36/4, 36/5, 36, 36/6, 37, 38, 38/1, 38/3, 38/4, 38/5, 38/6, 39, 40, 41, 42, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 74а, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 90, 92, 94, 96, 98, 100; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Магистральная көшесі № 1, 3, 3а, 4, 4а, 5, 6, 6а, 7, 8, 8а, 9, 9а, 9б, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/3, 19, 20, 20а, 20/2, 22, 22/1, 25, 26, 27, 28, 30, 32, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гурьевская көшесі № 48, 51, 53, 55, 63, 67, 68, 70, 72, 73, 74, 75, 75а, 76, 78, 80, 81, 83, 83а, 85, 87, 88, 89, 91, 92, 93, 93а, 94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 106, 107, 108, 109, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кокчетавская көшесі № 1, 1б, 2а, 2б, 3, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32/1, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дружба тұйық көшесі № 1, 1а, 3, 3а, 5, 6, 7, 8, 8а, 9, 9а, 10, 11, 11а, 12, 13, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Гурьевский тұйық көшесі № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полетаев көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 16а, 18, 20, 22, 24, 26, 26/1, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дружба көшесі № 2, 3, 4, 5, 7, 8, 8а, 8/1, 8/2, 9, 10, 11, 12, 12а, 12/1, 12/2, 12/3, 12/4, 13, 13а, 14, 15, 15/1, 18, 19, 19/1, 19/2, 19/3, 20, 21, 22, 24, 25, 27, 28/1, 28/2, 29, 30, 31, 32, 32а, 33, 34, 35, 35а, 36, 37, 38, 38а, 39, 40, 41, 42, 43, 43/1, 43/2, 44, 45, 46, 47, 47а, 48, 49, 50а, 50б, 51, 52, 53, 54, 55, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вологодский тұйық көшесі № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карбышев көшесі № 129, 129-2, 129-3, 129-4, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Прогресс" гараж иелерінің тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 108 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Нұрсұлтан Назарбаев даңғылы, 83/2, "Көлік және тіршілік әрекетінің қауіпсіздігі колледжі" мемлекеттік емес мекемесі, телефоны 53-28-06. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрсұлтан Назарбаев даңғылы № 63/1, 65/1, 67, 69, 71, 73, 73/1, 73/3, 75, 77, 77/1, 77/3, 79, 79/1, 79/2, 79/3, 79/4, 83/1, 83/3, 97, 105, 109, 129/1, 115, 117, 117б, 119, 121, 123, 125, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Энергетический тұйық көшесі № 12, 14, 18, 20, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лопатинский тұйық көшесі № 1, 3, 11, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 109 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Нұрсұлтан Назарбаев даңғылы, 83/2, "Көлік және тіршілік әрекетінің қауіпсіздігі колледжі" мемлекеттік емес мекемесі, телефоны 53-28-06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 85, 87, 89, 89/1, 89/2, 89/3, 91, 93, 95, 99, 99/1, 167, 169, 171, 173, 175; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аврора көшесі № 87, 100, 102, 104, 148, 150, 152, 154, 156, 158, 160, 162; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пограничная көшесі № 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Чайка" гараж иелерінің тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 110 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Западный тұйық көшесі, 14, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 32 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 53-24-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 94, 98, 108, 124, 124а, 130, 132, 138, 140, 142, 144, 146, 150, 154, 156, 158, 160, 162, 168, 174, 176, 176/1, 176/2, 178, 180, 182, 184; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Андреев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 16а, 17, 18, 18/1, 19, 20, 21, 22, 23, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 107, 109, 111, 117, 119, 121, 125, 129, 133, 133/а, 137, 139, 139а, 141, 143, 145, 147, 149, 151, 166, 166а, 168, 170, 182, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 228, 228а, 230, 232, 232а, 232б, 234, 234а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вокзальная көшесі № 25, 27, 29, 29а, 31, 33, 36, 38, 40, 40а, 41, 41а, 41б, 42, 43, 45, 46, 47, 48, 49, 51, 51а, 52, 52/1, 53, 53а, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 63, 64, 65, 66, 66а, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 96а, 97, 98, 98а, 99, 100, 100а, 102, 104, 106, 106а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Западный тұйық көшесі № 5, 6, 7, 7а, 8, 9, 11, 13, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кривонос көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кривонос 1-ші тұйық көшесі № 1, 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кривонос 2-ші тұйық көшесі № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Москаленко көшесі № 2, 4, 6, 8, 10, 11, 12, 13, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нефтяная көшесі № 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 21, 23, 25, 26, 27, 28, 29, 30, 32, 38, 42, 50, 54, 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пестель көшесі № 1, 2, 2б, 3, 3а, 4, 5, 6, 7, 9, 9а, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20а, 21, 21а, 22, 23, 24, 25, 26, 27, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Попов көшесі № 1, 1а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24а, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Турксибская көшесі № 1, 2, 2а, 3, 4, 5, 6, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральная көшесі № 1, 1а, 2, 2а, 2б, 3, 3а, 3б, 4, 4/2, 5, 6, 7, 7а, 8, 8/2, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 16а, 16-2, 17, 19, 21, 22, 23, 24, 25, 26, 27, 27а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өркен көшесі № 1, 2, 3, 4, 4/3, 5, 5/2, 6-1, 7/1, 7/2, 8, 8а, 9, 9/2, 10/1, 10/2, 10/3, 10/4, 11, 14-1, 14-2, 14-3, 14-4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Придеповская көшесі № 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нефтяной тұйық көшесі № 5, 6, 7, 8, 9, 10, 11, 12, 12а, 12б, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трубный тұйық көшесі № 2, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41а, 41б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 111 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Западный тұйық көшесі, 14, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 32 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 53-24-60. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пограничный тұйық көшесі № 10, 10а, 11, 12, 14, 15а, 16, 18, 20, 22, 24, 26, 27, 30, 32, 34, 36, 37, 38, 40, 42, 48, 48а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Грейдерная көшесі № 57/1, 60, 62, 64, 74, 78, 78/2, 80, 82; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 186, 190, 200, 202, 204, 206, 208, 210, 212, 214, 216, 220, 222, 226, 228, 230, 232, 234, 236, 238, 240, 242, 244, 246, 248, 250, 254, 256, 258, 260, 262, 266, 268, 270, 274, 276, 278, 280, 282, 284, 288, 290, 292, 294, 296, 298, 300, 302, 304, 308, 310, 312, 314, 316, 318, 320, 322, 324; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вытяжной тұйық көшесі № 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 20а, 20б, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Деповская көшесі № 2, 2а, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 20а, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 64, 65, 66, 67, 68, 69, 71, 73, 75, 79, 81, 83, 85, 87, 89, 91, 93, 95, 95А, 97, 99, 101, 103; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Грейдерный тұйық көшесі № № 2, 2а, 4, 4/1, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Западный тұйық көшесі № 50, 52, 52а, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 86, 86/2, 87, 87/1, 87/2, 88, 89, 89/2, 90, 91, 91/2, 92, 93, 94, 95, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пестель көшесі № 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 49а, 50, 50а, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77а, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 94а, 95, 96, 97, 98, 99, 100, 101, 102, 102а, 103, 104, 105, 106, 107, 108, 109; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кривонос көшесі № 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 54, 55, 56, 57, 58, 59, 61, 61а, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 73а, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89а, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 100а, 101, 102, 103, 104, 104а, 105, 106, 107, 108, 108а, 109, 110, 111, 112, 113, 114, 116, 118, 120, 122, 124, 125, 126, 128, 130, 132, 134; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кривонос 3-ші тұйық көшесі № 2, 4, 6, 8, 10, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мотовозная көшесі № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 153, 155, 157, 159, 161, 161а, 163, 163а, 165, 167, 169, 171, 172, 173, 175, 177, 179, 183, 185, 187, 189, 191, 193, 197, 199, 201, 203, 205, 207, 223, 225, 227, 229, 231, 231а, 231б, 233, 235, 236, 237, 238, 239, 240, 240а, 241, 242, 245, 246, 247, 248, 250, 251, 252, 253, 254, 256, 257, 258, 259, 260, 261, 263, 264, 265, 266, 267, 268, 269, 269а, 270, 271, 272, 272а, 273, 274, 275, 276, 277, 278, 279, 280, 282, 284, 286, 288, 290, 292, 302, 304, 306, 308, 310, 312, 314, 316, 318, 320, 322, 324, 326, 328, 330, 332, 334, 338, 340, 342, 342а, 344, 346, 348, 352, 354; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Попов көшесі № 33, 34, 35, 36, 37, 39, 40, 40а, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 65а, 66, 67, 68, 69, 70, 71, 72а, 73, 74, 75, 76, 76а, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 107а, 108, 109, 110, 111, 111а, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 130, 131, 132, 133, 134, 136, 137, 138, 139, 141, 143, 145; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральная көшесі № 30, 30а, 31, 32, 33, 34, 35, 35а, 35б, 36, 37, 37а, 37б, 38, 39, 40, 41, 42, 43, 44, 44а, 45, 46, 46а, 47, 48, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 74а, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 90а, 92, 93, 94, 95, 96, 97, 98, 98а, 99, 100, 101, 102, 103,104, 105, 106, 106а, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 125а, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пржевальский тұйық көшесі № 11, 12, 13, 16а, 18, 20, 22, 22а, 24, 24а, 26, 32, 38, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Андреев көшесі № 24, 26, 26а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66/1, 66/2, 66/3, 66/4, 66/5, 66/6, 66/7, 66/8, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Турксибская көшесі № 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61а, 62, 63, 64, 65, 66, 67, 67/2, 68, 69, 70, 71, 72, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вокзальная көшесі № 101, 105, 107, 108, 109, 109а, 110, 111, 112, 112а, 113, 114, 114а, 115, 116, 117, 118, 119, 120, 121, 122, 122а, 123, 124, 125, 126, 127, 127а, 129, 130, 131, 132, 133, 134, 135, 136; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Москаленко көшесі № 59, 59/1, 61, 61/1, 62, 62/1, 63, 65, 66, 66/1, 67, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Элеваторная көшесі № 1, 3, 7, 9, 11, 12, 13, 13/1, 15, 17, 17/1, 19, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-ші Паровозный тұйық көшесі № 2а, 4а, 4, 6, 8, 10, 12, 13, 14, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шынқожа ауылы" бағбандар тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 112 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Западный тұйық көшесі, 96, Шығыс Қазақстан облысы білім басқармасының "Дарынды балаларға арналған облыстық мамандандырылған мектеп-лицей интернаты" коммуналдық мемлекеттік мекемесі, телефоны 78-05-04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нұрсұлтан Назарбаев даңғылы № 145, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 199, 201, 203, 205, 207, 209, 211, 213, 213/1, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 245, 247, 253, 255, 257, 259, 261, 263, 265, 267, 269, 271, 273, 279, 283, 287, 287/1, 289, 291, 293, 295, 297, 299, 301, 303, 305, 307, 309, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 331, 333, 335, 337, 339, 343, 345, 347, 349, 351; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инициативная көшесі № 1, 1/1, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 12/а, 13, 14, 15, 16а, 16б, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 28/а, 29, 30, 30/1, 31, 33, 35, 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аврора көшесі № 135, 137, 143, 145, 147, 149, 151, 153, 155, 161, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 176, 177, 178, 179, 179а, 179в, 179г, 179д, 180, 181, 181в, 182, 183, 184, 185, 185а, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203а, 204, 205, 206, 207, 208, 209, 211, 212а, 212/2, 213, 213а, 213б, 214, 214б, 215, 216, 217, 218, 219/2, 220, 221, 222, 223, 224, 226, 228а, 230; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Новосибирская көшесі № 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 45а, 45/б, 46, 47, 47а, 49, 49а, 50, 51, 51а, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 59а, 60, 61а, 62, 64, 66, 68, 68/а, 69, 69а, 70, 71, 71/а, 72, 73, 74, 75, 76, 77, 78, 78а, 80, 82, 84, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Паровозный 2-ші тұйық көшесі № 1, 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Паровозный 3-ші тұйық көшесі № 3, 3а, 5, 6, 7, 8, 9, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Паровозный 4-ші тұйық көшесі № 3, 5, 7, 8, 9, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Паровозный 5-ші тұйық көшесі № 3, 4, 5, 7; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Паровозный 6-ші тұйық көшесі № 3, 3а, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоферская тұйық көшесі № 3, 4, 5, 6, 7, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Деповская көшесі № 80, 82, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 139а, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 173, 174, 175, 176, 177, 177а, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 193, 195, 195/а, 197, 199, 201, 203, 205, 207; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прохладная көшесі 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4, 4/а, 5/1, 5/2, 7/1, 7/2, 10, 12, 14, 18, 28, 30, 32, 34, 36, 38, 40, 42, 44/2, 44-1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Макаренко көшесі № 2/1, 2/2, 4/1, 6/1, 6/2, 8/1, 8/2, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прямолинейный тұйық көшесі № 1, 2, 3, 4, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бажов көшесі № 287, 289, 291, 293, 295, 297, 299, 301, 303, 305, 307, 309, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 366, 368, 370, 372, 374, 376, 376а, 378, 380, 384, 386, 390, 392, 394, 396, 398, 400, 402, 404, 406, 408, 410, 412, 416, 418, 420, 422, 424, 426, 428, 430, 432, 436, 438, 440, 442, 444, 448, 452, 458;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Механизатор", "Белый налив", "Союз", "Восход-2", "Машиностроитель 2", "Алтайский садовод", "Алтайский садовод-2" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 113 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мұхамеджан Тынышпаев көшесі, 113, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 2 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, телефоны 78-61-31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руднев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Радищев көшесі № 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Восточный тұйық көшесі № 1, 3, 4, 5, 5а, 6, 9, 11, 12, 14, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белоусовский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фабричный тұйық көшесі № 4, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхамеджан Тынышпаев көшесі № 1, 2, 2а, 2б, 3, 4, 4а, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 34а, 35, 35а, 36, 36а, 37, 38, 38а, 40, 40а, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 48а, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60а, 60б, 61, 62, 62а, 63, 64, 65, 66, 66а, 67, 68, 68а, 69, 69а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 102а, 103, 104, 104а, 104-1, 104-2, 105, 106, 107, 108, 109, 110, 111, 112, 114, 116, 116а, 116/1, 119, 121, 123, 125, 129, 131; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Новоселов көшесі № 2, 3, 4, 5, 6, 7-1, 7-2, 7-3, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 35, 37, 39, 41, 43, 45; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вагонный тұйық көшесі № 2, 7, 8, 10, 12, 13а, 14, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Грейдерная көшесі № 1-1, 1-2, 1-3, 1-4, 2, 3-1, 3-2, 4-1, 4-2, 6, 8-1, 8-2, 8-3, 8-5, 10, 12-1, 12-2, 12/2, 14-1, 14-2, 16, 17, 18, 25, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Теміржолшылар көшесі № 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51-4, 52, 53, 54, 55, 56, 57, 57/1, 58, 59, 60, 61а, 61-1, 61-2, 61-3, 61-4, 61-5, 62, 63-1, 63-2, 64, 65, 65-1, 65-2, 65-3, 65-4, 65-5, 66, 67-1, 67-2, 68, 69, 69-1, 70, 71, 71-1, 71-2, 71-3, 71-4, 71-5, 72, 73, 74, 75, 75-1, 75-2, 75-3, 75-4, 75-5, 75-6, 75-7, 76, 77, 77-1, 77-2, 78, 79, 80, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91-2б, 93, 98, 100, 110, 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Корницкий көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Делегатская көшесі № 1-1, 1-2, 1-3, 1-4, 2, 3-1, 3-2, 4-1, 4-2, 4-3, 4-4, 5-1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-2, 5-3, 5-4, 6-1, 6-2, 6-3, 6-4, 7/1-1, 7/1-2, 7/1-3, 7/1-4, 8-1, 8-2, 8-3, 9-1, 9-2, 9-3, 10-1, 10-2, 10-3, 10-4, 11-1, 11-2, 11-3, 11-4, 12-1, 12-2, 12-3, 12-4, 13-1, 13-2, 13-3, 13-4, 14-1, 14-2, 14-3, 14-4, 16-1, 16-2, 16-3, 16-4, 18, 26, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Горняцкий тұйық көшесі № 3, 4, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Малый тұйық көшесі № 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Песчаная көшесі № 2, 3, 4, 5, 6, 7, 7/1, 7/2, 7/3, 7/4, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 15-1, 15-2, 15-3, 15-4, 16, 17/2, 17/3, 17/4, 17-1, 17-2, 17-3, 17-4, 18, 19, 19-1, 19-2, 19-3, 20, 21, 23, 23-1, 23-2, 25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтерский тұйық көшесі № 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 114 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мұхамеджан Тынышпаев көшесі, 120, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 22 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 50-24-94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вострецов көшесі № 4, 4/1, 6, 8, 8а, 9/1-8, 10, 12, 13, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бакинская көшесі № 13, 15, 16, 18, 20, 22, 23, 24, 25-1, 25-2, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Косарев көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10-1, 10-2, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 28, 30, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руднев көшесі № 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88а, 90, 91, 92, 93, 94, 95, 96, 97, 99; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Братская көшесі № 1, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 31-1, 31-2, 31-3, 31-4, 32, 33-1, 33-2, 33-4, 33-5, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44а, 45, 47, 49, 51, 53, 55, 55а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осенний тұйық көшесі № 7/1, 7/2, 7-1, 7-2, 9-1, 9-2, 11, 11/1, 11/2, 13/1, 13/2, 13-1, 13-2, 15/1, 15/2, 15/1-1, 15/1-2, 15-1, 15-2, 17, 17/1, 17/2, 19, 19/1, 21/1-1, 21/1-2, 23/1-1, 23/1-2, 25/1-1, 25/1-2, 27/1-1, 27/1-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Белорусская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16-1, 16-2, 16-3, 16-4, 16-5, 17, 18, 19, 20, 21, 22, 23, 24, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Баллистическая көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31-1, 31-2, 31-3, 31-4, 32, 33-1, 33-2, 33-3, 34, 35, 36, 37, 38, 38а, 39-1, 39-2, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 58а, 60-1, 60-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Корницкий көшесі № 63, 64, 64/1, 64/2, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спасская көшесі № 1, 2а, 2-1, 2-2, 3-1, 3-2, 4, 5, 6, 7, 8, 10, 12, 12а, 13-1, 13-2, 13-3, 13-4, 13-5, 13-6, 14, 14а, 14б, 15-1, 15-2, 15-3, 15-4, 15-5, 15-6, 16, 17, 18, 19-1, 19-2, 20, 22, 24, 26, 28, 28а, 28б, 28в, 30, 30а, 30б, 32, 32а, 34, 34а, 35, 35а, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Камчатская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12-1, 12-2, 12-3, 12-4, 13, 14, 14-1, 14-2, 14-3, 14-4, 14-5, 15, 16-1, 16-2, 16-3, 16-4, 17, 18, 18а-1, 18а-2, 18-2, 19, 20, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ангарский тұйық көшесі № 4, 5, 9, 13, 17, 19, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұхамеджан Тынышпаев көшесі № 124, 126, 128, 130, 130а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 115 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мұхамеджан Тынышпаев көшесі, 120, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 22 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 50-24-94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Катонская көшесі № 1, 1/1, 2, 3-1, 3-2, 4, 5-1, 5-2, 5-3, 5-4, 6, 7-1, 7-2, 7-3, 7-4, 8, 9-1, 9-2, 10, 12, 13, 14, 15-1, 15-2, 16, 17-1, 17-2, 18, 19-1, 19-2, 20, 21, 22, 23, 24, 25, 26, 27/1, 27/2, 28, 28а, 29-1, 29-2, 30, 31-1, 31-2, 32, 32а, 34, 34а, 36, 38, 40, 40а, 42, 43, 44, 45, 46, 46а, 46б, 46в, 48, 50, 50а, 50б, 50в, 50/1, 52, 54, 56, 58, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Косарев көшесі № 31, 35, 36, 37-1, 37-2, 37-3, 37-4, 39-1, 39-2, 39-3, 41-1, 41-2, 43-1, 43-2, 45-1, 45-2, 47-1, 47-2, 49-1, 49-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Братская көшесі № 44, 46, 46/1-1, 46/1-2, 48-1, 48-2, 50-1, 50-2, 52, 54, 56, 56/1, 57, 58-1, 58-2, 58-3, 58-4, 58-5, 58-6, 59, 59а, 60-1, 60-2, 60-3, 60-4, 60-5, 60-6, 61, 62-1, 62-2, 62-3, 62-4, 62-5, 63, 64, 65, 67, 69, 71, 73-1, 73-2, 75, 77, 79, 81, 83, 85, 87, 89;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Штурмовая көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 10б, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 23а, 24, 24а, 25, 25а, 26, 26а, 27, 27а, 28, 29, 29а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Филатов көшесі № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14/1, 14/2, 14/3, 14/4, 15, 16/1, 16/2, 16/3, 16/4, 17, 18, 19, 20, 21, 22, 24, 25а, 26, 27, 27а, 28/1, 28/2, 29, 30/1, 30/2, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 49а, 51, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тульская көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұхамеджан Тынышпаев көшесі № 132, 132а, 134, 136, 136а, 138, 139, 140, 142, 144, 146, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 160а, 161, 162, 162а, 163, 164, 164а, 165, 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Катон-Қарағай көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кузнецов көшесі № 1, 2, 3, 4, 4а, 4б, 5, 5а, 6, 7, 8, 9, 10, 11, 11а, 11/1, 12, 13, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Федько көшесі № 1, 2, 3, 4, 6, 7, 8, 8а, 9, 10, 11, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фабрициус көшесі № 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сопочная көшесі № 2-1, 2-2, 4, 4-2, 6-1, 6-2, 8, 8-1, 8-2, 10, 10-1, 10-2, 12, 12-1, 12-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казанская көшесі № 1, 3, 5, 7, 9, 10, 12, 16, 16/1, 16/2, 16/3, 23-1, 23-2, 23-3, 23-4, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передовой тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Железнодорожник" бағбандық серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 116 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бажов көшесі, 339/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 27 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-46-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бажов көшесі № 331/1, 331/3, 331/4, 331/5, 333/1, 333/2, 333/3, 333/4, 333/5, 333/6, 339/2, 345/2, 454, 456, 458, 460, 462, 462а, 464, 466, 468а, 474, 474а, 476, 478, 480, 482, 484, 486а, 486б, 488, 490, 492;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Геолог", "Пищевик-2", "Буревестник", "Буревестник 2" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 117 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бажов көшесі, 339/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 27 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-46-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бажов көшесі № 331, 331/2, 333, 339, 343, 343/1, 343/3, 345, 345/1, 345/3, 347, 347/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Прохладный" гараж иелерінің тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 118 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бажов көшесі, 339/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 27 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-46-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Щербаков көшесі № 2, 4, 4а, 4б, 4в, 6, 7, 9, 9/1, 11, 13, 14, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 18, 19, 19/1, 20, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 30, 31, 31а, 32, 33, 33а, 34, 34/1, 34/2, 35, 35а, 35/2, 36, 37, 37а, 37/2, 38, 38а, 39, 39а, 40, 40/а, 40/1, 40/2, 41, 42, 42-1, 42-2, 42/3, 43, 43а, 44-1, 44-2, 44-3, 44-4, 44/3, 45, 46-1, 46-2, 46-3, 46-4, 47, 48-1, 48-2, 48-3, 48-4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Горно-Алтайская көшесі № 1, 1а, 2, 3, 4, 4а, 5а, 5/2, 6, 7, 8а, 8/1, 9, 9а, 9б, 9в, 10, 10а, 13, 13а, 14/2, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44б, 44/1, 45, 46, 47, 49, 51, 53, 55, 57, 59, 59а, 61, 63, 67, 69, 71, 71а, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103а, 105; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бажов көшесі № 363, 365, 367, 369, 371, 373, 375, 377, 379, 381, 383, 385, 387, 391, 393, 395, 397, 399, 401, 403, 405, 407, 409, 411, 411а, 413, 415, 417, 419, 421, 423, 425, 427, 429, 431, 433, 435, 437, 439, 441, 441/2, 443, 443/1 444/1, 444/2, 445, 447, 449, 498, 500, 502, 504, 504/1, 506, 508; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дальневосточная көшесі № 1, 1а, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 31а, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Семипалатинская көшесі № 1, 3, 4, 5, 6, 7, 7/1, 7/2, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 24, 23, 25, 26, 27, 28, 32, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Хабаровская көшесі № 1/1, 1/2, 3/1, 3/2, 5-1, 5-2, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 9/4, 11/1, 11/2, 11/3, 11/4, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3, 15/4, 17/1, 17/2, 17/3, 17/4, 19/1, 19/2, 19/3, 19/4, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Семафорная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 21а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/2, 35, 36-1, 36-2, 37, 38, 39, 40, 40а, 41, 42, 42а, 43, 44, 45, 46, 46а, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Автобусная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15-1, 15-2, 16, 17-1, 17-2, 18, 19-1, 19-3, 21-1, 21-2, 21-3, 21-4, 25-1, 25-2, 25-3, 25-4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полярная тұйық көшесі № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 19, 20, 21, 24, 25, 26, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Иртышский строитель", "Алтайский строитель", "Кедр", "Пищевик-1" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 119 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Бажов көшесі, 546, Өскемен қаласы әкімдігінің "Аумақтық басқару орталығы" коммуналдық мемлекеттік мекемесінің № 10 филиалы, телефоны 77-84-88.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Арктическая көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аэродромная көшесі № 1/1, 1/2, 3/1, 3/2, 5, 7/1, 7/2, 7/3, 9-1, 9-2, 9-3, 9-4, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 47а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Горно-Алтайская көшесі № 94, 107, 109, 111, 113а, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бажов көшесі № 451, 453, 455, 457, 459, 461, 463, 465, 495, 499, 499/2, 501, 501/2, 501/3, 503, 505, 510, 511, 512, 514, 516, 518, 520, 522, 524, 526, 526а, 526б, 526в, 528а, 530, 532а, 532в, 534, 536, 538, 540, 540а, 542, 544, 548-1, 548-2, 548-3, 548-4, 550-1, 550-2, 552-1, 552-2, 552-3, 556-1, 556-2, 556-3, 556-4, 558-1, 558-2, 558-3, 558-4, 560, 566/2, 568, 568б, 570, 572, 574, 576, 578, 580, 582, 584, 586, 588, 590, 592, 594, 596, 598, 600, 602, 604, 606, 608;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Семипалатинская көшесі № 29, 31, 33, 37, 39, 41, 41/1, 43, 45, 47, 49, 49а, 51, 53, 55, 57, 59, 61, 63, 65, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104а, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 132а, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 156а, 158, 160, 162, 162а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Енисейская көшесі № 1, 1/3, 1/4, 1/5, 2, 3, 3а, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 11а, 12, 12а, 13, 13а, 14, 14а, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дальневосточная көшесі № 49, 50а, 51, 52, 52а, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 93/1, 94, 95, 95а, 96, 97, 98, 99, 100, 100а, 100б, 101, 102, 103, 104, 105, 106, 108, 110, 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-ші Выставочная көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 13а, 14, 14/а, 15, 16, 17, 18, 19, 20, 22, 24, 28, 30, 30а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-ші Выставочная көшесі № 1, 3, 5, 7, 9, 11, 11а, 13, 15, 17, 19, 21-1, 21-2, 23-1, 23-2, 25, 27, 27а, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Взлетный тұйық көшесі № 1, 3, 5, 7, 9, 13, 15, 17, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Южный тұйық көшесі № 1, 3, 5, 7, 9, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Литовская көшесі № 1, 1а, 1б, 2, 2а, 3, 4, 4а, 5, 6, 7, 8, 9/1, 9/2, 10, 11, 12-1, 12-2, 13, 14, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Механизаторлар көшесі № 1, 3, 5, 7, 9, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садовая көшесі № 4, 8, 10, 12, 14, 16, 18, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сибинская көшесі № 1, 2, 3, 4, 5, 6, 7/1, 7/2, 8, 9, 10, 11, 11а, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уланская көшесі № 1, 2, 2а, 2б, 3, 4, 4а, 4б, 5, 5а, 7-1, 7-2, 9, 9а, 10, 11-1, 11-2, 12а, 12б, 13, 15, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Рассвет", "Островок", "Иртыш-1", "Мичуринец-1", "Мичуринец-2", "Луч Востока", "Восход-1", "Электрик", "Заря", "Корольки" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1136 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жастар көшесі, 31/3, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 47 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, телефоны 60-84-86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі № 12, 14, 21/2, 23, 25, 27, 29, 29/1, 31, 31/1, 31/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1163 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Қаныш Сәтпаев даңғылы, 3/1, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім беру бөлімінің "№ 45 орта бейіндік мектебі" коммуналдық мемлекеттік мекемесі, телефон 61-75-36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаныш Сәтпаев даңғылы № 1А, 3, 5, 7, 9, 9/1, 11, 11/1, 13, 13/1, 13/2, 13/3, 13/4, 15Д;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Носиков көшесі № 4, 5, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 24, 27, 28, 29, 30, 31, 32, 33, 38, 39, 40, 43, 45, 47, 51, 54, 55, 57, 58, 58/1, 59, 64, 65, 74, 93, 101, 102, 113, 187, 206, 210/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Айтықов көшесі № 1, 2, 3, 4, 6, 8, 9, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 24, 30, 31, 32, 33, 34, 36, 37/1, 38, 39, 40, 44, 46, 50, 51, 52, 54, 56, 58, 60, 66, 66/1, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Плахута көшесі № 1/1, 2, 2/1, 3, 4, 5, 6, 8, 9, 10, 11, 13, 14, 15, 16, 17, 19, 20, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 47, 48, 51, 52, 53, 55, 56, 57, 58, 68, 70, 76, 77, 456; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Урунтаев көшесі № 4, 5, 6, 7, 8, 9, 10, 13, 14, 15, 17, 19, 20/1, 23, 24, 25, 26/1, 27, 28, 30, 34, 35, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сорокоумов көшесі № 2, 5, 5/1, 6, 8, 10, 11, 12, 13, 14, 15, 17, 18, 22, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Буранная көшесі № 2, 3, 8, 9, 9/3, 22, 26, 236, 237, 310, 312, 315; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мурин көшесі № 5, 7, 8, 9, 10, 14, 16, 24, 26, 28, 29, 32, 36, 39, 40, 41, 50, 52, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Соловьиный тұйық көшесі № 2, 4, 6, 8, 15, 17, 19, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Родниковый тұйық көшесі № 1, 3, 6, 7, 8, 9, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Н. Алексеенко көшесі № 1, 3, 4, 7, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ә. Нұршайықов көшесі № 5, 17, 332, 357, 359; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Джек Лондон көшесі № 358; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зәки Ахметов көшесі № 3/1, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Байбатчин көшесі № 12, 12/2, 16, 18, 20, 22/1, 22/2, 22/4, 24, 24/1, 24/3, 24/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е. Курдаков көшесі № 1, 1/1, 3, 5, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зеленая гора көшесі № 1/1, 2, 2/2, 4, 7, 8, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медеу көшесі № 45, 47, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтай" гараж иелерінің тұтыну кооперативі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-тұрғын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 1, 1/45, 12/2, 14/2, 29/1, 36/2, 43, 51, 52, 120/1, 374, 783 жер телімдері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1164 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Меновное ауылы, Новая көшесі, 15, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Меновное орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 57-41-10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z394" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Солнечный тұйық көшесі № 3, 6, 7, 9, 10а, 10б, 10/2, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 20/3, 20/7, 20/9, 21, 23/1, 24, 25, 25а, 25/1, 26, 32, 34, 36, 38, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садовый тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 14в, 14/6, 14А, 14/1, 14/3, 14/5, 15, 16, 17, 19, 18, 18/1, 18/2, 18/3, 18/4, 20, 20/1, 20/2, 20/3, 20/5, 20/6, 20/7, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочий тұйық көшесі № 1, 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Детский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 12а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Конечный тұйық көшесі № 1-1, 1-2, 2/1, 2-1, 2-2, 2а-1, 2а-2, 3, 3-2, 3-3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 12-2, 13, 14, 14а, 14/1, 15, 16, 18, 18а, 18б, 18в, 18г, 20, 21, 23, 25/1, 29/1, 31, 31/1, 33/1, 35/1, 35/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Октябрьский тұйық көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Береговая көшесі № 1, 2, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12а, 12в, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 35, 37, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейная көшесі № 1, 1а, 1б, 1в, 1/3, 2, 2а, 3, 3/1, 3/3, 3/5, 3/6, 3/7, 3/8, 3/10, 4, 6, 7, 7/1, 7/2, 7/4, 8, 9, 9/1, 9/2, 9/4, 9/5, 10, 11, 13, 13/1, 13/2, 13/5, 14, 15, 17, 17/1, 17/2, 19, 19а, 19б, 19/1, 19/2, 19/3, 21, 23, 25, 29, 29/1, 29/2, 29/3, 29/4, 29/5, 29/7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новая көшесі № 1, 2, 2/2, 2/3, 3, 3/1, 4, 5, 6, 7-1, 7-2, 8, 9, 10-1, 10-2, 11, 12, 13, 14, 16, 18, 18а, 18-2, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меновное ауылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 38, 39, 46, 50, 61, 63, 70, 82, 87, 100/1, 106, 107, 108, 199, 120 жер телімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1180 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ю. Уәлиев көшесі, 6, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 48 мектеп-қосымша білім беру орталығы" коммуналдық мемлекеттік мекемесі, телефоны 70-20-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әл-Фараби даңғылы № 16, 18, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ю. Уәлиев көшесі № 8, 8/1, 9, 9/3, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жақия Шайжүнісов көшесі № 3/1, 5, 6, 7, 8, 12, 15, 17, 24, 31, 32, 33, 34, 36, 38, 51, 53, 57, 60, 64, 78, 78/1, 84, 96, 100, 104; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шапағат көшесі № 1, 2, 3, 4, 5, 8, 9, 10, 12, 15, 16, 18, 19, 20, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өсиет көшесі № 2, 3, 5, 6, 7, 9, 11, 13, 16, 17, 18, 20, 21, 22, 23, 24, 30, 32, 33, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Толағай көшесі № 1, 3, 4, 5, 7, 8, 9, 11, 12, 14, 18, 24, 27,31, 33, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазына көшесі № 2, 2/1, 4/1,5,6/1, 7, 8,8/1,9, 10,10/1,11, 12, 14, 17,18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Думан көшесі № 3, 4,5,7, 9, 10, 12,18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жерұйық көшесі № 1, 2, 3, 4, 5, 12, 14, 16, 18, 19, 20, 21, 23, 24, 25, 27,34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лев Гумилев көшесі № 9, 21, 24, 30, 46, 58, 59, 61, 68/1, 73, 85, 88/2, 90/1, 91, 92/1, 94, 96, 234/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақбауыр көшесі № 20, 28, 30, 31, 32, 33,36,41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Анатолий Иванов көшесі № 8,12,15,16,30,32,33,35,36, 39, 41,42,43,45,46,49,49/1,50,51,53/1,56,57,84; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайым Мұхамедханов көшесі № 13,27,28,30, 32, 34, 35, 37, 38, 46, 47, 48/1,50, 52, 56, 62,64, 68/1, 68, 71,72,77,81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайырбек Айжігітов көшесі № 3, 5,8, 9, 15, 16, 16/1, 19, 24, 25, 26, 29, 30, 33, 37, 39, 39/1, 44, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үркер көшесі № 5, 15, 16/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жидебай көшесі № 27, 30, 31, 36, 45, 49, 55, 65, 71, 75, 142/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақжол көшесі № 13/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-тұрғын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 3/А, 5, 17/1, 20, 30, 35, 56/1, 56/2, 60/1, 61, 62, 64, 84, 86, 87/1, 116, 123, 163, 186, 229, 231, 266/1, 266/2, 271, 283/1, 284/1, 287, 290/1, 303, 468, 487, 601, 617, 656, 683, 684, 737, 768, 773 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-тұрғын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 232, 993, 997, 998, 1013, 1014, 1022, 1024, 1026, 1029 жер телімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1181 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жастар көшесі, 31/3, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 47 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі, телефоны 60-84-86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оралхан Бөкей көшесі № 20,22,24,26,26/1,28,28/1,30,30/1,32,34,34/7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі № 15, 17, 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1195 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Ілияс Есенберлин даңғылы, 29, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 41 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефоны 40-10-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есенберлина даңғылы № 20, 20/1, 20/2, 20/ блок1, 20/блок2, 31/1, 31/2, 31/3, 31/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазыбек би даңғылы № 46, 48, 50, 52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1186 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Воронин көшесі, 34, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 42 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 62-38-32.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-[...560 lines deleted...]
-    <w:bookmarkStart w:name="z423" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Молдағұлова көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 14, 15, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 15/7, 15/8, 15/9, 16, 17, 17/1, 17/2, 17/3, 17/4, 17/5, 17/6, 17/7, 18, 19, 20, 22, 23, 24, 25, 26, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі № 14.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 39 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z425" w:id="415"/>
+        <w:t xml:space="preserve"> № 1187 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орналасқан орны: Алтайская көшесі, 36, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 5 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 57-60-37. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z432" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Высоковольтная көшесі № 1, 1а, 1в, 2, 2а, 3, 3а, 5, 6, 7, 7а, 8, 9, 9а, 9б, 9в, 10, 10а, 10/1, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29а, 30, 31, 31/1, 32, 33, 33а, 33б, 34, 35, 35а, 35б, 35в, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 52а, 54, 56, 58, 60, 62, 64, 66, 68, 68а, 68/1, 70, 70/1, 72а, 74, 75, 75/1, 76, 154а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Высоковольтная 57 көшесі № 1, 1/1, 1/2, 2, 3, 3/1, 3/3, 4, 4/2, 5, 5/1, 5/2, 5/6, 6, 6/1, 7, 7/1, 7/2, 8, 8/1, 9, 9/1, 9/3, 9/4, 10/2, 10/3, 10/4, 11, 11/1, 11/2, 11/3, 11/4, 12/2, 12/3, 13, 13/1, 13/2, 13/3, 14, 14/3, 15, 15/1, 15/2, 15/3, 16, 16/1, 16/2, 18, 19, 19/а, 20, 21, 21/1, 21/2, 21/3, 22, 23, 23/1, 24, 24/1, 24/2, 25, 25/1, 26, 26/1, 27, 28, 28/1, 28/2, 29, 29/а, 29а/1, 31, 31а, 31/1, 31/2, 32, 33, 33/а, 34, 34/1, 35, 36, 37/а, 38, 39, 40, 40а, 41, 42, 43, 43/1, 43/2, 44, 44/а, 45, 45/1, 45/2, 46а, 47, 47/1, 50, 50/а, 51, 52, 53, 54, 54/1, 54/2, 55, 56, 57, 57а, 57б, 57/1, 57/1а, 57/2, 57/3, 57/4, 57/5, 57/6, 57/7, 57/8, 57/8а, 57/8б, 57/9, 57/9а, 57/10, 57/11, 57/12, 57/70, 64, 67, 68, 72/а, 78, 86, 89, 91, 110, 116, 153, 158, 163, 167; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кожедуб көшесі № 1, 3, 4, 4/а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 34/1, 35, 37, 39, 39/1, 41, 42, 43, 45, 46, 48, 49/А, 50, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67, 67а, 69, 70, 71, 73, 75, 76, 77, 77/1, 77/2, 77/3, 79, 81, 82, 83, 87, 87а, 89, 91, 93, 95, 95а, 97, 99, 101, 101а, 103, 105, 107, 109, 110, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орманды көшесі № 22, 25, 28, 30, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шиелі көшесі № 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шуақты көшесі № 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Керемет көшесі № 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рауан көшесі № 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақбұлақ көшесі № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Эдельвейс", "Вега", "Эталан", "Лесовод", "Лесное", "Красинец", "Пенсионер", "Урожай", "Надежда" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 40 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z434" w:id="424"/>
+        <w:t xml:space="preserve"> № 1188 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Меновное ауылы, Новая көшесі, 15, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "Меновное орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 57-41-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-тұрғын ауданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 313, 542, 998, 1014, 1032 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Керуен көшесі № 1, 3, 5, 5/1, 6, 6/1, 7, 8, 8/1, 10, 10/1,11, 12, 13, 14, 16, 16/1, 17, 19, 19/1, 21, 24, 25, 26, 28, 29, 30, 32, 61, 61/1, 62, 63, 108, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Саялы көшесі № 2, 3, 5, 6, 8, 9, 14, 16, 18, 19, 20, 22, 23, 25, 26, 27, 29, 30, 32, 35, 38, 113/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі № 2, 3, 6, 7, 9, 10, 12, 14, 15, 16, 17, 19, 20, 21, 24, 25, 27, 46, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақниет көшесі № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 15, 16, 18, 20, 21, 22, 24, 26, 28, 36, 39, 86, 88, 89, 94, 124/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шұғыла көшесі № 1, 3, 4, 6, 10, 11, 12, 13, 14, 17, 19, 20, 22, 24, 26, 28, 29, 31, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көкжиек көшесі № 2, 4, 5,10, 18, 19, 20, 21, 22, 25, 26, 27, 28, 58, 59, 60, 154/1, 181/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мейірім көшесі № 5, 10, 17, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Армандастар көшесі № 8, 10, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 1/3, 3/б, 3/3, 4, 5, 5/б, 6, 8/1, 11/А, 11/Б, 14/1, 18/1, 19/Б, 20/2, 36/2, 38, 69, 91, 91/Б, 97, 100/1, 108, 112/А, 182, 199 жер телімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Родник", "Восход", "Ярославец", "Изумруд", "Маяк-2", "Магистраль", "Магистраль-2", "Металлург-6", "Косовец", "Луч", "Росинка", "Рыбник", "Селекция", "Стандартизация и метрология", "Сетевик", "Монолит", "Черемуховый остров", "Цум", "Вишня", "Вишенка", "Восточник степной", "Ветеран-инвестор", "Рябинушка", "Ягодка", "Радуга", "Надежда", "Самоцветы", "Мираж", "Маяк-3", "Заря" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1189 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жаңажол көшесі, 66, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 49 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, телефоны 51-25-08.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z440" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерей көшесі № 1, 1/1, ½, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30/1, 31, 32, 32/1, 35, 36, 38, 39, 40, 41, 42, 43,45, 46, 47, 49, 50, 51, 52, 54, 55, 57, 58, 60, 61, 62, 63, 66, 68, 71, 71/1, 74, 75, 76, 78, 83, 84, 85, 86/1, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 99, 100, 101, 102, 102/1, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 120/1, 121, 122, 124, 125, 126, 127, 128,130, 131, 132, 133, 134, 135, 136, 137, 138, 138/1, 138/2, 139, 141, 142, 143, 145, 147, 149, 151, 153, 155, 155/1, 155/2, 155/3, 163, 287, 299, 407;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С. Сейфуллин көшесі №1, 1/1, 1/4, 2, 2/3, 2/4А, 3, 3/1, 4, 5, 5/1, 6, 7, 7/1, 9, 10, 11, 12, 13, 16, 17, 18, 19, 20, 22, 23, 24, 26, 28, 29, 30, 31, 33, 34, 35, 38, 38/1, 39, 40, 40/1, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 57, 58, 50, 60, 61, 62, 62/1, 63, 64, 66, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 80, 81, 82, 83, 84/1, 86, 87, 89, 90, 91, 92, 93, 94, 96, 97, 99, 100Б, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 130, 131, 131/1, 132, 133, 133/2, 134, 135, 136, 138, 139, 140, 141, 142, 143, 145, 147, 148, 149, 150, 152, 154, 156, 158, 159, 160, 161, 162, 169, 170, 177, 179, 181, 184, 188, 190; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Родничок", "Арман", "Экология", "Подснежник", "Водоканал", "Маяк", "Алмаз", "Центр", "Урал", "Жемчужина", "Дружба-1", "Иртыш-4", "Колос", "Березка", "Саяжай", "Черемушки", "Иртыш-3", "Нива", "Светоч", "Дружба", "Звезда", "Витязь", "Скалистый" бағбандық серіктестіктері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 41 сайлау учаскесі </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z442" w:id="432"/>
+        <w:t xml:space="preserve"> № 1190 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Көкжал Барақ көшесі, 8/2, Шығыс Қазақстан облысы білім басқармасы Өскемен қаласы бойынша білім бөлімінің "№ 46 орта мектебі" коммуналдық мемлекеттік мекемесі, телефоны 74-24-93.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-[...300 lines deleted...]
-    <w:bookmarkStart w:name="z458" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әл-Фараби даңғылы № 26, 26/1, 26/2, 28, 32, 36, 38/1, 38/2, 38/3, 40.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 42 сайлау учаскесі</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z463" w:id="453"/>
+        <w:t xml:space="preserve"> № 34 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Лихарев көшесі, 10а, Қазақстан Республикасы Iшкi iстер министрлiгi Қылмыстық-атқару жүйесі комитетінің "№ 73 мекеме" республикалық мемлекеттік мекемесі, телефон 25-29-38.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 43 сайлау учаскесі </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z467" w:id="457"/>
+        <w:t xml:space="preserve"> № 58 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жаңа-Ахмер ауылы, № 1 Әскери қалашық аумағы, 17-үй, Қазақстан Республикасы Қорғаныс министрлігінің "27943 әскери бөлімі" республикалық мемлекеттік мекемесі, телефоны 53-90-72.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 44 сайлау учаскесі </w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z478" w:id="468"/>
+        <w:t xml:space="preserve"> № 59 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Александр Протозанов көшесі, 7, Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 20-86-33.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 45 сайлау учаскесі </w:t>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z495" w:id="485"/>
+        <w:t xml:space="preserve"> № 60 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Оралхан Бөкей көшесі, 35, Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Ана мен бала орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 75-55-87.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 46 сайлау учаскесі </w:t>
-[...643 lines deleted...]
-    <w:bookmarkStart w:name="z528" w:id="518"/>
+        <w:t xml:space="preserve"> № 61 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Мыза көшесі, 1, Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының психикалық денсаулық орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 26-04-50.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 47 сайлау учаскесі </w:t>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z538" w:id="528"/>
+        <w:t xml:space="preserve"> № 63 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Абай даңғылы, 18, Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық мамандандырылған медициналық орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 75-28-87.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 48 сайлау учаскесі </w:t>
-[...403 lines deleted...]
-    <w:bookmarkStart w:name="z559" w:id="549"/>
+        <w:t xml:space="preserve"> № 85 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Серікбаев көшесі, 1, Шығыс Қазақстан облысы денсаулық сақтау басқармасының Шығыс Қазақстан облыстық көпсалалы "Онкология және хирургия орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 70-58-37.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 49 сайлау учаскесі </w:t>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z574" w:id="564"/>
+        <w:t xml:space="preserve"> № 89 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Жаңа Согра көшесі, "Қазақстан Республикасы Ұлттық ұланының 6699 әскери бөлімі" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 50 сайлау учаскесі </w:t>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z592" w:id="582"/>
+        <w:t xml:space="preserve"> № 120 сайлау учаскесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан орны: Белинский көшесі, 39, Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны, телефоны 54-49-43.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 51 сайлау учаскесі </w:t>
-[...16558 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> № 121 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
-    <w:bookmarkStart w:name="z1429" w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан орны: Абай даңғылы, 95, "Қазақстан Республикасы Ұлттық ұланының 5518 әскери бөлімі" республикалық мемлекеттік мекемесі, телефон 21-45-77.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29195,31 +26508,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>