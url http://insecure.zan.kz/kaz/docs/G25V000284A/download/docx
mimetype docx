--- v0 (2025-12-21)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="797c66e" w14:textId="797c66e">
+    <w:p w14:paraId="5258f71" w14:textId="5258f71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -428,62 +428,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау облыс әкімінің мәдениет мәселелері жөніндегі орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7819"/>
-        <w:gridCol w:w="4181"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7819" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -501,51 +502,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шығыс Қазақстан облысы әкімінің міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -558,331 +559,368 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Омар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7819" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Келісілді"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шығыс Қазақстан облысының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> басқармасының басшысы</w:t>
+              <w:t>қаржы басқармасының басшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________ С. Большакова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы "____"__________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7819" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Келісілді"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шығыс Қазақстан облысының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>экономика және бюджеттік жо</w:t>
-[...9 lines deleted...]
-              <w:t>спарлау</w:t>
+              <w:t>экономика және бюджеттік жоспарлау</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқармасының басшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________Н. Маратов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы "____"__________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2836,51 +2874,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) басқармада және оған қарасты мәдениет ұйымдарында терроризмге қарсы іс-қимыл жұмыстарын жүзеге асырады, тиісті қызметті жүзеге асыратын мемлекеттік органдарға қолдау мен қажетті көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) ақпараттық қауіпсіздікті қамтамасыз ету саласында мемлекеттік саясатты жүзеге асырады;</w:t>
+      49) ақпараттық қауіпсіздік шараларын сақтайды және ақпараттық қауіпсіздік бойынша техникалық құжаттаманың талаптарын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) басқармада және оған қарасты мәдениет ұйымдарында мобилизациялық дайындықты қамтамасыз ету жұмыстарын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
@@ -2940,904 +2978,1046 @@
         <w:t xml:space="preserve">
       52) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkStart w:name="z153" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) орган жұмысының тиімділігін арттыру үшін цифрлық технологияларды қолдануды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z154" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) аймақтық әлеуметтік-экономикалық дамуы үшін қолайлы инвестициялық климатты қалыптастыруға және инвестиция тартуға ықпал етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z155" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      55) "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылықтар туралы істерді қарайды және әкімшілік жазалар қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқармаға басшылықты басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысын Қазақстан Республикасының заңнамасына сәйкес Шығыс Қазақстан облысының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарманың бірінші басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарма атынан сенімхатсыз іс-әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдарда, өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарт жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) банк шоттарын ашады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Шығыс Қазақстан облысы мәдениет басқармасының, мекемелері мен ұйымдарының барлық қызметкерлері үшін орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Басқарманың лауазымды адамдары мен өзге де қызметкерлерін, сондай-ақ басқарманың қарамағындағы ұйымдардың басшыларын (олардың орынбасарларын) жұмысқа қабылдайды және жұмыстан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) басқарма қызметкерлері мен басқарма басшысы тағайындайтын өзге де қызметкерлерге Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен көтермелеу шараларын қолданады және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарының және Басқарманың өзге де қызметкерлерінің міндеттері мен өкілеттік шеңберін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шараларды қабылдайды, ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ерлер мен әйелдердің мемлекеттік қызметке олардың тәжірибесіне, қабілеттеріне және кәсіби даярлығына сәйкес тең қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңнамасы, осы Ереже, Шығыс Қазақстан облысының әкімдігі және әкімі жүктеген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4- тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған берілген мүлік және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Басқарманың өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың және оның ведомстволарының қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шығыс Қазақстан облысының мәдениет басқармасының "Тарихи-мәдени мұраны қорғау жөніндегі Шығыс Қазақстан облыстық мекемесі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шығыс Қазақстан облысының мәдениет басқармасының "А.С. Пушкин атындағы Шығыс Қазақстан облыстық кітапханасы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан облыстық балалар және жасөспірімдер кітапханасы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан облыстық зағиптар мен көзі нашар көретін азаматтардың арнаулы кітапханасы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан лингвистикалық орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан облыстық сәулет-этнографиялық және табиғи-ландшафттық музей-қорығы" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шығыс Қазақстан облысының мәдениет басқармасының "Облыстық тарихи-өлкетану музейі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан Өнер музейі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шығыс Қазақстан облысының мәдениет басқармасының "Зайсан тарихи-өлкетану музейі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Шығыс Қазақстан облысының мәдениет басқармасының "Риддер тарихи-өлкетану музейі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шығыс Қазақстан облысының мәдениет басқармасының "Шемонаиха тарихи-өлкетану музейі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шығыс Қазақстан облысының мәдениет басқармасының "Шығыс Қазақстан облыстық драма театры" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Шығыс Қазақстан облысы мәдениет басқармасының "Шығыс Қазақстан облыстық филармониясы" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3916,242 +4096,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 284 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шығыс Қазақстан облысының мәдениет басқармасы" мемлекеттік мекемесінің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшының орынбасары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәдениет және өнер бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тілдерді дамыту және ономастика бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саланы стратегиялық дамыту бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас маман - заңгер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4477,31 +4657,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>