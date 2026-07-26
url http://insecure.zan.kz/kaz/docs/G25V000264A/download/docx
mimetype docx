--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b197bd" w14:textId="8b197bd">
+    <w:p w14:paraId="fb3fabc" w14:textId="fb3fabc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>"Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы әкімдігінің 2025 жылғы 20 қазандағы № 264 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,242 +155,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 39-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шығыс Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесінің ережесі бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесі (А.А. Мусинова):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыға қол қойылған күннен бастап бес жұмыс күні ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жариялау үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыдан туындайтын шараларды қабылдауды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2023 жылғы 11 қаңтардағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау облыс әкімінің бірінші орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -491,68 +454,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Сақтағанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -631,3689 +576,3614 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 264 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесінің ережесі (бұдан әрі-Басқарма) халықты әлеуметтік қорғау және жұмыспен қамтуды үйлестіру саласындағы басшылықты жүзеге асыратын мемлекеттік орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады. Қазақстан Республикасының Елтаңбасы бейнеленген мөрі және қазақ тілінде атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарманың, егер ол заңнамаға сәйкес осыған уәкілетті болса мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңды тұлғаның орналасқан жері: 070002, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Киевская көшесі, 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органның толық атауы - "Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасы" мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен басқарманың өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқарма заңнамалық актілерді басқаруға кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...251 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нәтижелі жұмыспен қамтуды қамтамасыз ету, кәсіпкерлік бастамаға қолдау көрсету, жұмыссыздықты қысқарту, жұмыс орындарын құруға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықтың әлеуметтік осал топтарына әлеуметтік көмек көрсетуді үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүгедектігі бар адамдарды оңалту бойынша жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңнамада белгіленген құзыреті шегінде арнаулы әлеуметтік қызметтер көрсету саласында, халықты әлеуметтік қорғау саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заңнамада белгіленген құзыреті шегінде халықтың көші-қоны саласындағы мемлекеттік саясаттты іске асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарма:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың функционалдық міндеттерін жүзеге асыру үшін облыстық, қалалық және аудандық атқарушы органдардан, ведомстволық бағыныстағы ұймдардан қажетті құжаттарды, қорытындыларды, анықтамалық және өзге де материалдарды белгіленген тәртіппен сұрауға және алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзыретіне кіретін мәселелер бойынша өңірлік жұмыспен қамту және әлеуметтік бағдарламалар бөлімдерінің және басқа да мемлекеттік мекемелердің, ұйымдардың қызметіне әдістемелік басшылықты жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзыретіне кіретін мәселелер бойынша ақпараттық материалдар дайындауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік қорғаудың тұрғын үй-азаматтық және коммуналдық мақсаттағы объектілерін пайдалануға қабылдау жөніндегі комиссияның жұмысына қатысуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Басқарма:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының уақтылы және нысаналы игерілуін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктелген функцияларды орындауда заңдылықтың сақталуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма қызметкерлерінің әкімшілік мемлекеттік қызметкерлердің әдеп нормаларын сақтауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік қорғау саласындағы мемлекеттік саясатты: саладағы жұмыс күшінің сұранысы мен ұсынысын талдау, болжау және уәкілетті мемлекеттік органды хабардар ету жолымен іске асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өңірлік жұмыспен қамту карталарының бекітілуін және жүзеге асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыспен қамтуға жәрдемдесуді қамтамасыз ететін іс-шараларды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыс орындарын босату және қысқарту тәуекелдері бар ұйымдардың мониторингін жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәсіпкерлік бастамашылықты дамыту арқылы жұмыс орындарын құруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмыссыздарға, жұмыс іздеуші тұлғаларға әлеуметтік көмек көрсетуге мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауыр жұмыстардағы, еңбек жағдайлары зиянды, қауіпті жұмыстардағы жұмыс орындарын есепке алмағанда, жұмыс орындары санының екіден төртке дейінгі пайызы мөлшерінде мүгедектігі бар адамдар үшін жұмыс орындарына квота белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) халықты жұмыспен қамтамасыз ету мәселелері бойынша аудандық (қалалық) және өңірлік комиссиялар туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ұлттық жобалар, облыстың даму жоспарлары, өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарын құруға мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аударуы үшін елді мекендер тізбесін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) арнаулы әлеуметтік қызметтер көрсететін, олардың қарамағындағы субъектілерді құру және олардың қызметі жөніндегі шараларды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) халықтың арнайы әлеуметтік қызметтерге қажеттілігін талдау мен болжауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мүгедектігі бар адамдарды оңалтуды жүзеге асыратын мемлекеттік мекемелер мен кәсіпорындарды құруға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) мүгедектігі бар адамдарға Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген қосымша әлеуметтік қолдау шараларын ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) Қазақстан Республикасының халықты жұмыспен қамту туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мүгедектігі бар адамдарды кәсіптік оқытуды (қайта оқытуды) ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) мүгедектігі бар адамдарды оңалту жөніндегі мамандарды, оның ішінде ымдау тілі мамандарын, бедерлі-нүктелі Брайль шрифтімен оқу және жазу жөніндегі мамандарды даярлауды, қайта даярлауды және олардың біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мүгедектігі бар адамдар мен мүгедектігі бар балаларды жеке бағдарламаға сәйкес санаторлық-курорттық емдеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) порталда тіркелген өнім берушілердің, сондай-ақ тауарлар мен көрсетілетін қызметтердің Сыныптауышқа, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерге мониторинг ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесіп мәдени, ағартушылық және өзге де іс-шаралар өткізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мүгедектігі бар адамдарға көрсетілетін қайырымдылық және әлеуметтік көмек көрсетуді үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) мүгедектігі бар адамдарды әлеуметтік қорғау саласындағы өңірлік үйлестіру кеңесінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) уәкілетті мемлекеттік орган белгілеген тәртіппен мемлекеттік органдардың құзыреті аясында өмірлік қиын жағдайға тап болған тұлғаларға (отбасыға) кешенді қолдау көрсету жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) халықтың жұмыспен қамтылуына жәрдемдесу мақсатында еңбек ұтқырлығы орталығымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) басқарма қарамағындағы арнаулы әлеуметтік қызметтер көрсететін субъектілердің қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) арнаулы әлеуметтік қызметтер көрсететін субъектілердің кепілдендірілген көлемдегі арнаулы әлеуметтік қызметтерді көрсетуін үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) арнаулы әлеуметтік қызметтер көрсететін субъектілердің кадрлық қамтамасыз етілуін, әлеуметтік қызметкерлерді кәсіби даярлауды, қайта даярлауды және біліктілігін арттыруды үйлестіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) арнаулы әлеуметтік қызметтерді және арнайы әлеуметтік қызметтерге қажеттілікті бағалау мен анықтау қызметтерін ұсыну бойынша мемлекеттік сатып алуларды, сондай-ақ мемлекеттік әлеуметтік тапсырысты орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) арнаулы әлеуметтік қызметтер жүйесін дамытуға бағытталған шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) арнаулы әлеуметтік қызметтер көрсету мәселелері бойынша жеке және заңды тұлғалармен, мемлекеттік органдармен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) жеке бағдарламаға сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдарды жеке көмекшінің, есту қабілеті нашар адамдарды ымдау тілі маманының қызметтерімен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) жергілікті өкілді органмен келісім бойынша азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандар лауазымдарының тізбесін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) қалалық, аудандық деңгейде жасалған салалық және өңірлік келісімдерді тіркеуді үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) аймақтық жұмыс берушілер ұйымдары (ассоциациялар, одақтар) мен аймақтық жұмысшылар ұйымдарымен облыстық келісімдер жасауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) Қазақстан Республикасының заңдарында айқындалған халықтың санаттарын жұмысқа орналастыру үшін квота белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) Қазақстан Республикасының аумағында адам саудасының құрбаны ретінде анықталған және сәйкестендірілген шетелдіктер мен азаматтығы жоқ адамдардың денсаулық сақтау саласындағы уәкілетті орган айқындайтын тізбе бойынша және көлемде тегін медициналық көмектің кепілдік берілген көлеміне құқықтарды өткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қылмыстық-атқару жүйесі мекемелерінен босатылған, сондай-ақ пробация қызметінің есебінде тұрған адамдарға әлеуметтік және өзге де көмек көрсету саласындағы өзге де өкілеттіктерді орындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) әлеуметтік тұрғыдан осал топтарға әлеуметтік көмек көрсету жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қылмыстық жазаларды және қылмыстық-құқықтық ықпал етудің өзге де шараларын орындайтын мекемелер мен органдардың қызметіне жәрдемдесу, сондай-ақ қылмыстық жазаларын өтеген адамдарға әлеуметтік және өзге де көмекті ұйымдастыру жөніндегі консультативтік-кеңесші органдар құрады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) өз құзыреті шегінде халықты жұмыспен қамтуға жәрдемдесуді қамтамасыз ететін іс-шараларды жүргізу жолымен халықты жұмыспен қамту саласындағы мемлекеттік саясатты іске асыруды, сондай-ақ бюджет қаражаты есебінен қаржыландырылатын жұмыспен қамтуға жәрдемдесудің басқа да шараларын жүзеге асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) пробация қызметінде есепте тұрған тұлғаларға және қылмыстық-атқару жүйесі мекемелерінен босатылған тұлғаларға жұмыс орындарына квота белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) Қазақстан Республикасының арнайы әлеуметтік қызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінде есепте тұрған және қиын жағдайға тап болған тұлғаларға арнайы әлеуметтік қызметтер көрсетуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) бюджет қаражаты есебінен тұрғын үй сертификаттарын беру жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44) "Тұрмыстық зорлық-зомбылық профилактикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көмек көрсету ұйымдарын құрады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) өмірлік қиын жағдайға тап болған тұлғаларға (отбасыларға) әлеуметтік-экономикалық қолдау көрсету мәселелері бойынша үкіметтік емес ұйымдармен, жеке және заңды тұлғалармен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) мемлекеттік отбасылық саясатты іске асыру бойынша бұқаралық ақпарат құралдарында ақпараттық-түсіндіру жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) өмірлік қиын жағдайға тап болған тұлғаларды (отбасыларды) анықтау және көмек қолдау көрсету шаралын ұйымдастыру, халықты жұмыспен қамту мәселелері бойынша шараларды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) Қазақстан Республикасының заңнамасына сәйкес өмірлік қиын жағдайға тап болған тұлғаларға (отбасыларға) әлеуметтік-экономикалық қолдау көрсету және басқа да көмек көрсету бойынша аумақтық бағдарламалар мен іс-шаралар жоспарын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) өмірлік қиын жағдайға тап болған тұлғаларды (отбасыларды) ерте анықтау және қолдау көрсетуді ұйымдастырудың тиімділігі индикаторларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) Қазақстан Республикасының заңнамасына сәйкес өмірлік қиын жағдайда тап болған тұлғаларға (отбасыларға) жан-жақты қолдау көрсетудің негізгі бағыттарын әзірлеуге және іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) жергілікті атқарушы органдарға қарасты аудандар мен қалаларда отбасы қолдау орталықтарының қызметін құрады және (немесе) ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өмірлік қиын жағдайға тап болған тұлғаларды (отбасыларды) ерте анықтау және қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның үйлестіруімен ұтқыр топтарды ұйымдастыру жөніндегі жұмысты үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) аудандық халықты әлеуметтік қорғау бөлімдерінің өмірлік қиын жағдайға тап болған тұлғаларды (отбасыларды) ерте анықтау және әлеуметтік-экономикалық қолдау көрсетуді ұйымдастыру жөніндегі субъектілермен (білім беру, денсаулық сақтау, ішкі істер органдары) өзара іс-қимылын қамтамасыз ету жөніндегі қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) өмірлік қиын жағдайға тап болған тұлғаларды (отбасыларды) ерте анықтау және қолдау көрсетуді ұйымдастыру жөніндегі субъектілер (білім беру, денсаулық сақтау, ішкі істер органдары) қызметінің тиімділігін бағалауды үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) өмірлік қиын жағдайға тап болған тұлғаларды (отбасыларды) анықтау және есепке алу, жинақ жасау, себептеріне талдау жүргізу, статистикалық деректеріне жүйелі мониторинг жүргізу жұмысын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) Қазақстан Республикасының Үкіметі бекітетін үлгілік қағидалар негізінде әлеуметтік көмек көрсету, оның мөлшерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары бойынша жұмысты үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) жергілікті бюджет қаражаты есебінен тұрғын үй көмегін көрсету жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) атаулы әлеуметтік көмек көрсету жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) жергілікті бюджет қаражаты есебінен қосымша әлеуметтік төлемдер тағайындау жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) мүгедектігі бар балаларды үйде оқытуға жұмсалған шығындарды өтеу бойынша жұмыстарды үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61) әлеуметтік қорғау саласы бойынша келіп түскен петицияны Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) өмірлік қиын жағдайға тап болған, тұрмыстық зорлық-зомбылықтан зардап шеккен адамдарға (отбасыларға) алдын алу және кешенді қызмет көрсету функцияларын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мигранттарды әлеуметтік қорғауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) қандас мәртебесін беру немесе ұзарту тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) Қандастарды қабылдаудың өңірлік квотасына енгізу жөніндегі комиссияның үлгілік ережесін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) қандас мәртебесін беруден немесе ұзартудан бас тарту туралы шағымдарды қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) қандастарды бейімдеу және интеграциялау орталықтары, уақытша орналастыру орталықтары қызметінің тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68) құзыреті шегінде Қазақстан Республикасының халықтың көші-қон туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақталуын бақылайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) халықтың көші-қон саласында ведомствоаралық үйлестіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) көші-қон процестерін реттеу және мониторингілеу саласындағы шаралар жүйесін әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) облыстағы көші-қон процестерін реттеудің үлгілік қағидаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) өз құзыреті шегінде халықтың көші-қон саласындағы мемлекеттік саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) этникалық қазақтардан қандас мәртебесін беруге немесе ұзартуға қажетті құжаттарды қоса бере отырып, өтініш қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) этникалық қазақтардан қандастарды қабылдаудың өңірлік квотасына енгізуге қажетті құжаттарды қоса бере отырып, өтініш қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) қандас мәртебесін беру немесе ұзарту туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) қандас куәліктерін береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) қандастарды бейімдеу және интеграциялау орталықтарын, уақытша орналастыру орталықтарын құрады және олардың қызметін ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) халықтың көші-қоны мәселелері жөніндегі уәкілетті орган бөлген квота шегінде жұмыс берушілерге өз аумағында және (немесе) өзге де әкімшілік-аумақтық бірліктерде еңбек қызметін жүзеге асыру үшін немесе корпорациялық ішкі ауысым шеңберінде квотадан тыс шетелдік жұмыс күшін тартуға рұқсаттар береді немесе ұзартады, сондай-ақ көрсетілген рұқсаттарды тоқтата тұрады және кері қайтарып алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) Қазақстан Республикасының халықты жұмыспен қамту туралы заңнамасына сәйкес, нысаналы топтарға жататын қандастарға жұмыспен қамту, кәсіби даярлау, қайта даярлау және біліктілігін арттыру мәселелері бойынша жәрдем көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) еңбек иммигранттарына рұқсат беру, ұзарту және кері қайтарып алу жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) өз құзыреті шегінде босқындар мәселелері бойынша мемлекеттік саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) пана іздеген адам куәлігін береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) босқын мәртебесін беру, ұзарту, айыру және тоқтату рәсімін жүзеге асыру жөніндегі комиссияны құрады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) босқын мәртебесін беру, ұзарту, тоқтату және айыру қызметін жүзеге асырады, сондай-ақ босқын куәлігін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z174" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) басқарма жұмысының тиімділігін арттыру үшін цифрлық технологияларды қолдануды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z175" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) ақпараттық қауіпсіздік шараларын сақтайды және ақпараттық қауіпсіздік бойынша техникалық құжаттаманың талаптарын орындады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) аймақтың әлеуметтік-экономикалық дамуы үшін қолайлы инвестициялық климатты қалыптастыруға және инвестиция тартуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқармаға басшылықты Басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма басшысын облыс әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңнамаға сәйкес Басқарма қызметкерлерін және ведомстволық бағынысты ұйымдардың директорларын қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамада белгіленген тәртіппен Басқарма қызметкерлері мен ведомстволық бағынысты ұйымдардың директорларын көтермелейді және оларға тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Басқарма актілеріне қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың бөлімдері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдарда, өзге де ұйымдарда Басқарманың мүдделерін білдіреді, Басқарма атынан сенімхатсыз әрекет етеді, Басқарма мүддесін білдіруге сенімхат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ерлер мен әйелдердің жұмыс тәжірибесіне, қабілеттері мен кәсіби даярлығына сәйкес мемлекеттік қызметке тең қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шараларын қабылдайды және ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарманың барлық қаржылық құжаттарына бірінші қол қою құқығына ие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарма басшысы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың және оның ведомстволарының қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Өскемен балаларға арналған арнайы әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Бозанбай арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Зимовьево арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Риддер арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Зевакино арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Первомайка арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Самар арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Серебрянск арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Тарбағатай арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Өскемен арнайы әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Уба" шипажайы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Алтай ауданының Грехово кентіндегі мүгедектерге арналған оңалту орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Шығыс Қазақстан облысының Еңбек ұтқырлығы орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Жанұя" отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Шығыс Қазақстан облысының жұмыспен қамту және әлеуметтік бағдарламаларды үйлестіру басқармасының "Белсенді ұзақ өмір сүру орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4639,31 +4509,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>