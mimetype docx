--- v0 (2025-12-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="088edc7" w14:textId="088edc7">
+    <w:p w14:paraId="9ab73d0" w14:textId="9ab73d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,295 +93,398 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 жылға Арыс қаласында салық салу объектісінің елді мекенде орналасуын ескеретін аймаққа бөлу коэффициентін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Арыс қаласы әкiмдiгiнiң 2025 жылғы 21 қарашадағы № 741 қаулысы</w:t>
+        <w:t>Түркістан облысы Арыс қаласы әкiмдiгiнiң 2025 жылғы 21 қарашадағы № 741 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы қаулы 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Салық кодексінің 600-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Премьер-Министрінің орынбасары-Жасанды интеллект және цифрлық даму министрінің 2025 жылғы 17 қазандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 517/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген Аймаққа бөлу коэффициентін есептеу әдістемесіне сәйкес, Арыс қаласы әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы қаулы 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
-[...17 lines deleted...]
-       Қазақстан Республикасы Салық кодексінің 600-бабының </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Түркістан облысы Арыс қаласы әкiмдiгiнiң 25.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағына</w:t>
+        <w:t>№ 375</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 12 қарашадағы №475 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Аймаққа бөлу коэффициентін есептеу әдістемесіне сәйкес, Арыс қаласы әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026 жылға Арыс қаласында салық салу объектісінің елді мекенде орналасуын ескеретін аймаққа бөлу коэффициенті осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Арыс қаласының "Экономика және қаржы бөлімі" мемлекеттік мекемесінің басшысы М.Асанов, Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыға қол қойылған күннен бастап күнтізбелік бес күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Түркістан облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы ресми жарияланғаннан кейін Арыс қаласы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау қала әкімінің орынбасары Р.Айтбаев жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -397,51 +500,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Арыс қаласының әкімі</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арыс қаласының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -569,72 +682,74 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы "_21_" __қараша__</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№_741_ қаулысына қосымша</w:t>
+              <w:t>№ 741 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға Арыс қаласында салық салу объектісінің елді мекенде орналасуын есепке алынатын аймаққа бөлу коэффициенті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5728,55 +5843,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6102,31 +6217,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>