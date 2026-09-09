--- v0 (2026-06-14)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7ff3aa" w14:textId="f7ff3aa">
+    <w:p w14:paraId="2929ece" w14:textId="2929ece">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -337,495 +337,539 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-қосымшаларға сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) кірістер – 35 381 мың теңге:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 36 881 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 19 942 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық емес түсімдер – 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферттер түсімі – 16 939 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 41 111,7 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттер – 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -4 230,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 4 230,7 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 4 230,7 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Городецк ауылдық округінің бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Городецк ауылдық округінің бюджетіне аудандық бюджеттен берілетін бюджеттік субвенция 2 005 мың теңге сомасында белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Городецк ауылдық округінің бюджетінде облыстық және аудандық бюджеттен берілетін нысаналы трансферттер түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған нысаналы трансферттерді бөлу "2026-2028 жылдарға арналған Шал ақын ауданы Городецк ауылдық округінің бюджетін бекіту туралы" Шал ақын ауданы мәслихатының шешімін іске асыру туралы" Солтүстік Қазақстан облысы Шал ақын ауданы Городецк ауылдық округі әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1263,130 +1307,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Шал ақын ауданы Городецк ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1845,51 +1929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 381</w:t>
+36 881</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3625,51 +3709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 439</w:t>
+16 939</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3803,51 +3887,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 439</w:t>
+16 939</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3981,51 +4065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 439</w:t>
+16 939</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4697,51 +4781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 381</w:t>
+41 111,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5482,70 +5566,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="25"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5762,51 +5844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 020</w:t>
+9 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5971,51 +6053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 200</w:t>
+3 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6180,51 +6262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 200</w:t>
+3 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6389,51 +6471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 200</w:t>
+3 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6598,51 +6680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 820</w:t>
+5 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6807,51 +6889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 820</w:t>
+5 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7016,51 +7098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 100</w:t>
+4 230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7434,51 +7516,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7643,51 +7725,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-550 </w:t>
+2 050 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7852,51 +7934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+2 050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8061,51 +8143,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+2 050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8270,256 +8352,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+2 050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8539,192 +8625,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8776,160 +8866,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9013,128 +9107,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9259,51 +9357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9464,51 +9562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9669,51 +9767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9874,51 +9972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10079,51 +10177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімдері</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10284,51 +10382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10352,533 +10450,598 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-Сомасы, мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 230,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 230,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10913,150 +11076,177 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11080,83 +11270,811 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 230,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 230,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11226,56 +12144,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4 230,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11575,68 +12514,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Шал ақын ауданы Городецк ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15794,70 +16733,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="27"/>
+          <w:bookmarkStart w:name="z43" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21887,68 +22826,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Шал ақын ауданы Городецк ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -26106,70 +27045,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="29"/>
+          <w:bookmarkStart w:name="z50" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31926,55 +32865,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32300,31 +33239,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>