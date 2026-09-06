--- v0 (2026-06-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd23093" w14:textId="dd23093">
+    <w:p w14:paraId="5831dc3" w14:textId="5831dc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Шал ақын ауданы Арай ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 36/8 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 36/8 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -328,70 +328,80 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 58 838 мың теңге:</w:t>
+      1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 41 227 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 9 878 мың теңге;</w:t>
+      салықтық түсімдер - 9 878 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -401,397 +411,465 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 48 960 мың теңге;</w:t>
+      трансферттер түсімі – 31 349 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 58 838 мың теңге;</w:t>
+      2) шығындар – 42 527,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -1 300,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 300,7 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 300,7 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Арай ауылдық округінің бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Арай ауылдық округінің бюджетіне аудандық бюджеттен берілетін бюджеттік субвенция 2 212 мың теңге сомасында белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Арай ауылдық округінің бюджетінде облыстық және аудандық бюджеттен берілетін нысаналы трансферттер түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған нысаналы трансферттерді бөлу "2026-2028 жылдарға арналған Шал ақын ауданы Арай ауылдық округінің бюджетін бекіту туралы" Шал ақын ауданы мәслихатының шешімін іске асыру туралы" Солтүстік Қазақстан облысы Шал ақын ауданы Арай ауылдық округі әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -979,133 +1057,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шал ақын ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 23 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/8 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Шал ақын ауданы Арай ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1628,51 +1941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 838</w:t>
+41 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3408,51 +3721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 960</w:t>
+31 349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3586,51 +3899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 960</w:t>
+31 349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3764,51 +4077,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 960</w:t>
+31 349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4480,51 +4793,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 838</w:t>
+42 527,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4689,51 +5002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 714</w:t>
+34 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4898,51 +5211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 714</w:t>
+34 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5107,51 +5420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 714</w:t>
+34 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5265,68 +5578,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5334,51 +5649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 714</w:t>
+34 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5543,51 +5858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 574</w:t>
+4 574</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6379,51 +6694,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 374</w:t>
+2 374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6588,51 +6903,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 374</w:t>
+2 374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7215,51 +7530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 300</w:t>
+ 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7424,51 +7739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-550 </w:t>
+3 550 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7633,51 +7948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+3 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7842,51 +8157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+3 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8051,256 +8366,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+3 550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8320,192 +8639,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8557,160 +8880,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8794,128 +9121,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9040,51 +9371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9245,51 +9576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9450,51 +9781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9655,51 +9986,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9860,51 +10191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімдері</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10065,51 +10396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10133,533 +10464,598 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-Сомасы, мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1 300,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 300,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10694,150 +11090,177 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10861,83 +11284,811 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 300,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 300,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11007,51 +12158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 300,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31309,55 +32460,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>