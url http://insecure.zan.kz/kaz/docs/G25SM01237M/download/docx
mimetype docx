--- v0 (2026-03-18)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81f3e4d" w14:textId="81f3e4d">
+    <w:p w14:paraId="1e629af" w14:textId="1e629af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Уәлиханов ауданы Телжан ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 12-37 с шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 12-37 с шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 9-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -252,1134 +252,1388 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 2026-2028 жылдарға арналған Уәлиханов ауданы Телжан ауылдық округінің бюджеті осы шешімге тиісінше 1, 2 және 3-қосымшаларға сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 66 308 мың теңге:</w:t>
+      1) кірістер – 67 608 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 8 683 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 78 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 57 547 мың теңге;</w:t>
+      трансферттер түсімі – 58 847 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 66 308 мың теңге;</w:t>
+      2) шығындар – 70 630,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -3 022,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – -3 022,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)– 0 теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 3 022,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3 022,6 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. 4-қосымшаға сәйкес ауылдық округ бюджетінде қаржылық жылдың басында 3 022,6 мың теңге соммасында қалыптасқан бюджеттік қаражаттың бос қалдықтары есебінен шығындар қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Телжан ауылдық округі бюджетінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер осы Кодекстің 26-бабының 1-тармағының 2) тармақшасында өзгеше белгіленбесе, мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аудандық бюджеттен берілетін трансферттер ауылдық округ бюджетіне түсетін трансферттер түсімдері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ауылдық бюджетке аудандық бюджеттен берiлетiн бюджеттік субвенциялар 40 000 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2026 жылға арналған ауылдық бюджетте мемлекеттік қызметшілердің жалақысын арттыруға облыстық бюджеттен берілетін нысаналы трансферттер ескерілсін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген нысаналы трансферттерді облыстық бюджеттен бөлу Уәлиханов ауданының Телжан ауылдық округі әкімінің "Уәлиханов аудандық мәслихатының "Уәлиханов ауданының Телжан ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 2026 жылға арналған ауылдық бюджетте әкім аппаратын ұстауға аудандық бюджеттен берілетін нысаналы трансферттер ескерілсін.</w:t>
+      8. 2026 жылға арналған ауылдық бюджетінде аудандық бюджеттен берілетін нысаналы трансферттер түсімдері ескерілсін, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) аппаратты күтіп ұстауға; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген нысаналы трансферттерді аудандық бюджеттен бөлу Уәлиханов ауданының Телжан ауылдық округі әкімінің "Уәлиханов аудандық мәслихатының "Уәлиханов ауданының Телжан ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      2) планшетті сатып алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоқыс шығаруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген нысаналы трансферттерді аудандық бюджеттен бөлу Уәлиханов ауданының Телжан ауылдық округі әкімінің "Уәлиханов аудандық мәслихатының "Уәлиханов ауданының Тельжан ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1681,51 +1935,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№12-37 с шешіміне</w:t>
+              <w:t>№ 12-37 с шешіміне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1752,68 +2006,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Уәлиханов ауданы Телжан ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1888,70 +2178,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2441,51 +2729,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66308</w:t>
+67608</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2795,51 +3083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5531</w:t>
+5121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2972,51 +3260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5531</w:t>
+5121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3149,51 +3437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2270</w:t>
+2680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3680,51 +3968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2174</w:t>
+2186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3744,164 +4032,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-882</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бырынғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3921,128 +4209,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4066,337 +4354,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-78</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+882</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Мемлекеттік меншіктен түсетін кірістер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4452,128 +4740,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4597,550 +4885,550 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...135 lines deleted...]
-57547</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-57547</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58847</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5160,1172 +5448,1170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-57547</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58847</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58847</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-66308</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-29907</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70630,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-29907</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6345,164 +6631,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-29307</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6563,300 +6849,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-032</w:t>
-[...71 lines deleted...]
-600</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-5986</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6876,341 +7162,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-5986</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағынысты мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-4386</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8608,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7230,164 +7516,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-600</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8608,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7448,300 +7734,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-1000</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-28687</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7761,305 +8047,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-28687</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3222,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8083,196 +8369,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1728</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28687</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8292,305 +8578,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1728</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28687</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8646,160 +8932,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8851,366 +9141,488 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9269,218 +9681,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
-[...27 lines deleted...]
-          <w:p/>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджеттік кредиттерді өтеу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттікк редиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9536,516 +9990,396 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Бюджеттік кредиттерді өтеу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10095,265 +10429,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10409,124 +10705,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-5) Бюджет тапшылығы (профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10614,92 +10914,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10723,160 +11027,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Қарыздар түсімі</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10932,128 +11232,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Мемлекеттік ішкі қарыздар</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11141,370 +11437,476 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Қарызалу келісім-шарттары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3022,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3022,6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11554,809 +11956,895 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3022,6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...99 lines deleted...]
-Қарыздарды өтеу</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарызалу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12374,195 +12862,1045 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3022,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3022,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12664,51 +14002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3022,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12948,68 +14286,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Уәлиханов ауданы Телжан ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13084,70 +14422,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="65"/>
+          <w:bookmarkStart w:name="z78" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16570,70 +17908,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="66"/>
+          <w:bookmarkStart w:name="z79" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20048,70 +21386,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="67"/>
+          <w:bookmarkStart w:name="z80" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22342,70 +23680,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="68"/>
+          <w:bookmarkStart w:name="z81" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22886,70 +24224,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="69"/>
+          <w:bookmarkStart w:name="z82" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23967,68 +25305,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Уәлиханов ауданы Телжан ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24103,70 +25441,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="71"/>
+          <w:bookmarkStart w:name="z88" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27589,70 +28927,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="72"/>
+          <w:bookmarkStart w:name="z89" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31067,70 +32405,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="73"/>
+          <w:bookmarkStart w:name="z90" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33361,70 +34699,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="74"/>
+          <w:bookmarkStart w:name="z91" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33905,70 +35243,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="75"/>
+          <w:bookmarkStart w:name="z92" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34703,50 +36041,2811 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уәлиханов аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 27 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 12-25 с шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z60" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджеттiк қаражаттың бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағынысты мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1622,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1622,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1222,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3022,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -34778,55 +38877,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>